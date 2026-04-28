--- v0 (2026-03-21)
+++ v1 (2026-04-28)
@@ -255,8786 +255,8877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacing strain gages by line camera DIC in Hopkinson bar experiments</w:t>
+                <w:t xml:space="preserve">Taylor–Quinney Coefficient Derived from Dynamic In-Plane Torsion: Stress-State-Dependent Isothermal-to-Adiabatic Transition Functions for Thermo-Mechanical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xueyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian C Roth</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tancogne-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 212, pp.105620. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105620⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2026.105707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450423v1</w:t>
+                <w:t xml:space="preserve">hal-05591470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using miniature cuboidal specimens to determine compression Stress–strain curve of sheet metal under static and dynamic loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Girard</w:t>
+                <w:t xml:space="preserve">Replacing strain gages by line camera DIC in Hopkinson bar experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foulques Legrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tancogne-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 212, pp.105620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2025.105620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113527⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05333569v1</w:t>
+                <w:t xml:space="preserve">hal-05450423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of a polydicyclopentadiene thermoset, study of protective metal-polymer and polymer-metal two-layer structures</w:t>
+                <w:t xml:space="preserve">Using miniature cuboidal specimens to determine compression Stress–strain curve of sheet metal under static and dynamic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Robin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+                <w:t xml:space="preserve">Arthur Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maheo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136265⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 320, pp.113527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794153v1</w:t>
+                <w:t xml:space="preserve">hal-05333569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using miniature experiments to reveal strength gradients in battery casings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Roth</w:t>
+                <w:t xml:space="preserve">Experimental characterization of a polydicyclopentadiene thermoset, study of protective metal-polymer and polymer-metal two-layer structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morwan Adlafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Beerli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dirk Mohr</w:t>
+                <w:t xml:space="preserve">Laurent Maheo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 275, pp.109253. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 364, pp.136265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869911v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using surround DIC to extract true stress–strain curve from uniaxial tension experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using miniature experiments to reveal strength gradients in battery casings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tancogne-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Jordan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+                <w:t xml:space="preserve">Thomas Beerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 268, pp.112171. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 275, pp.109253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869923v1</w:t>
+                <w:t xml:space="preserve">hal-04869911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaching Large Strains During Simple Shear Experiments Thanks to Sequential Re-Machining of the Free Edges</w:t>
+                <w:t xml:space="preserve">Using surround DIC to extract true stress–strain curve from uniaxial tension experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Colon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mahéo</w:t>
+                <w:t xml:space="preserve">Benoit Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-023-01017-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 268, pp.112171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794743v1</w:t>
+                <w:t xml:space="preserve">hal-04869923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric V-bending: A single experiment to determine the fracture strain and weakest sheet material direction for plane strain tension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Beerli</w:t>
+                <w:t xml:space="preserve">Reaching Large Strains During Simple Shear Experiments Thanks to Sequential Re-Machining of the Free Edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111813⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (1), pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-023-01017-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869929v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain rate dependent plasticity of lithium-ion pouch cells: Experiments and simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tancogne-Dejean</w:t>
+                <w:t xml:space="preserve">Axisymmetric V-bending: A single experiment to determine the fracture strain and weakest sheet material direction for plane strain tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 252, pp.111813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2021.104048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04869942v1</w:t>
+                <w:t xml:space="preserve">hal-04869929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of in-plane torsion experiment to characterize anisotropic plasticity and fracture under simple shear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain rate dependent plasticity of lithium-ion pouch cells: Experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tancogne-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, pp.104048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2021.104048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04869935v1</w:t>
+                <w:t xml:space="preserve">hal-04869942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust characterization of anisotropic shear fracture strains with constant triaxiality using shape optimization of torsional twin bridge specimen</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of in-plane torsion experiment to characterize anisotropic plasticity and fracture under simple shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Mohr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2021.03.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236-237, pp.111341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869949v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the use of small size bulge tests: Numerical and experimental study at small bulge diameter to sheet thickness ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lafilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lafilé</w:t>
+                <w:t xml:space="preserve">B. Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Galpin</w:t>
+                <w:t xml:space="preserve">L. Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mahéo</w:t>
+                <w:t xml:space="preserve">C.C. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 291, pp.117019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2020.117019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On ductile fracture of 316L stainless steels at room and cryogenic temperature level: An engineering approach to determine material parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust characterization of anisotropic shear fracture strains with constant triaxiality using shape optimization of torsional twin bridge specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongnam Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Paredes</w:t>
+                <w:t xml:space="preserve">Shunying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100624⟩</w:t>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (1), pp.211-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2021.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869959v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture response of resistance spot welded dual phase steel sheets: Experiments and modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On ductile fracture of 316L stainless steels at room and cryogenic temperature level: An engineering approach to determine material parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kedar Pandya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dirk Mohr</w:t>
+                <w:t xml:space="preserve">Tomasz Wierzbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 187, pp.105869. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.100624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2020.105869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869955v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loading of mini-Nakazima specimens with a dihedral punch: Determining the strain to fracture for plane strain tension through stretch-bending</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fracture response of resistance spot welded dual phase steel sheets: Experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kedar Pandya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 152, pp.329 - 345. </w:t>
+              <w:t xml:space="preserve">, 2020, 187, pp.105869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2019.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2020.105869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869901v1</w:t>
+                <w:t xml:space="preserve">hal-04869955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strain rate out-of-plane compression of birch plywood from ambient to cryogenic temperatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. -D. Capdeville</w:t>
+                <w:t xml:space="preserve">Loading of mini-Nakazima specimens with a dihedral punch: Determining the strain to fracture for plane strain tension through stretch-bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lafilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12264⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 152, pp.329 - 345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2019.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069322v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High strain rate out-of-plane compression of birch plywood from ambient to cryogenic temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caetano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (2), pp.e12264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/str.12264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical damping of spurious oscillations: a comparison between the bulk viscosity method and the explicit dissipative Tchamwa-Wielgosz scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (1), pp.109-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-012-0708-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical damping of spurious oscillations: a comparison between the bulk viscosity method and the explicit dissipative Tchamwa–Wielgosz scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (1), pp.109-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-012-0708-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical damping of spurious oscillations: a comparison between the bulk viscosity method and the explicit dissipative Tchamwa-Wielgosz scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-012-0708-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of some numerical damping methods of spurious oscillations in the case of elastic wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38, pp.81-88. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2011.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of tension-compression asymmetry of NiTi using circular bulge testing of thin plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 65 (4), pp.347-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2011.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of some numerical damping methods of spurious oscillations in the case of elastic wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (2), pp.81-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2011.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed tensile tests on a polypropylene material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khlif Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29, pp.685-692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the shear behaviour of a thin-walled tubular material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philip Hardy</w:t>
+                <w:t xml:space="preserve">Damping efficiency of the tchamwa–wielgosz explicit dissipative scheme under instantaneous loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47, pp.295-303</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337, pp.722-732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400969v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction of the structural failure of airbag inflators in the destructive testing phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Longère</w:t>
+                <w:t xml:space="preserve">Damping efficiency of the Tchamwa–Wielgosz explicit dissipative scheme under instantaneous loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337 (11-12), pp.722-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443823v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping efficiency of the tchamwa–wielgosz explicit dissipative scheme under instantaneous loading conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Rio</w:t>
+                <w:t xml:space="preserve">Characterization of the shear behaviour of a thin-walled tubular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Fresnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 337, pp.722-732</w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47, pp.295-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494432v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping efficiency of the Tchamwa–Wielgosz explicit dissipative scheme under instantaneous loading conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mahéo</w:t>
+                <w:t xml:space="preserve">Numerical prediction of the structural failure of airbag inflators in the destructive testing phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Fresnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.2140-2152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115077v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of polypropylene behavior using an hyper-visco-hysteresis constitutive law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (2), pp 516-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial Testing of Sheet Materials at High Strain Rates Using Viscoelastic Bars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and application of an instrumented projectile for load measurements during impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dirk Mohr</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Umiastowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-007-9073-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (2), pp.139-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13588260701740634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171907v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and application of an instrumented projectile for load measurements during impact</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biaxial Testing of Sheet Materials at High Strain Rates Using Viscoelastic Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mahéo</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13588260701740634⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (3), pp.293-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-007-9073-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115079v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and application of an instrumented projectile for load measurements during impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Umiastowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 13 (2), pp.139-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of forming history in crash simulations: Evaluation of the effect of thickness change and strain hardening based on experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 13 (4), pp.363-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mechanical Behavior of a Slightly Compressible Rubber-Like Material: Correlation of Simulations and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 72 (2), pp.269-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5254/1.3538800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Engineering Approximation on the Transformation of Plastic Work into Heat at Various Strain Rates and Stress States</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Roth</w:t>
+                <w:t xml:space="preserve">Asymmetric Hole Expansion Test (aHET) for Direct Measurement of Orientation-Dependent Tensile Fracture Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDDRG 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202540802017⟩</w:t>
+              <w:t xml:space="preserve">ESAFORM 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Thessaloniki &amp; Online, Greece. pp.91-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-UDAN9u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455029v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punch in a Punch: Validating FLC and fracture models for severe strain path changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Engineering Approximation on the Transformation of Plastic Work into Heat at Various Strain Rates and Stress States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDDRG 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal. pp.02015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202540802015⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal. pp.02017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202540802017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455033v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling The Failure Modes Of Solid-State Batteries: An In-Situ Synchrotron X-ray Laminography Electro-Mechanical Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Punch in a Punch: Validating FLC and fracture models for severe strain path changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engin Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Aimar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erik de Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDDRG 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal. pp.02015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202540802015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299453v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane Torsion Tests, Toward Large Strains Under Monotonic and Cyclic Loading of Sheet Metals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+                <w:t xml:space="preserve">Unraveling The Failure Modes Of Solid-State Batteries: An In-Situ Synchrotron X-ray Laminography Electro-Mechanical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian C. Roth</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Bode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tencogne-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Conference on the Technology of Plasticity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Material Research Society Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823397v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric V-Bending of Sheet Metal: Determining the Fracture Strain and the Weakest Material Direction for Plane Strain Tension in One Test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-plane Torsion Tests, Toward Large Strains Under Monotonic and Cyclic Loading of Sheet Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Beerli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. C. Roth</w:t>
+                <w:t xml:space="preserve">Christian C. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL DEEP-DRAWING RESEARCH GROUP CONFERENCE (IDDRG 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/1238/1/012052⟩</w:t>
+              <w:t xml:space="preserve">The 14th International Conference on the Technology of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Mandelieu La Napoule, France. pp.754-763, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42093-1_73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056099v1</w:t>
+                <w:t xml:space="preserve">hal-04823397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un essai de cisaillement séquencé, cisaillement simple -usinage des bords libres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+                <w:t xml:space="preserve">Axisymmetric V-Bending of Sheet Metal: Determining the Fracture Strain and the Weakest Material Direction for Plane Strain Tension in One Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Beerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERNATIONAL DEEP-DRAWING RESEARCH GROUP CONFERENCE (IDDRG 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, DIRAC HOUSE, TEMPLE BACK, BRISTOL BS1 6BE, ENGLAND, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/1238/1/012052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229757v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a simple shear test for large strains with sequential re-machining of the specimen edges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Développement d'un essai de cisaillement séquencé, cisaillement simple -usinage des bords libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Galpin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Deep-Drawing Research Group Conference (IDDRG 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823475v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plane strain tension fracture at high strain rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Design of a simple shear test for large strains with sequential re-machining of the specimen edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morwan Adlafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT 2021 - 13th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Deep-Drawing Research Group Conference (IDDRG 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lorient, France. pp.012086, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/1238/1/012086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202125001020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05337746v1</w:t>
+                <w:t xml:space="preserve">hal-04823475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified measurement of the strain to fracture for plane strain tension: On the use of 2D DIC for dual hole plane strain tension mini Nakazima specimens with dihedral punch</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Mohr</w:t>
+                <w:t xml:space="preserve">Plane strain tension fracture at high strain rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morwan Adlafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL DEEP-DRAWING RESEARCH GROUP CONFERENCE (IDDRG 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/1157/1/012058⟩</w:t>
+              <w:t xml:space="preserve">DYMAT 2021 - 13th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Madrid, Spain. pp.01020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202125001020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122550v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an enhanced in-plane torsion experiment: Characterizing large strain plasticity and fracture of sheet metal.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+                <w:t xml:space="preserve">Simplified measurement of the strain to fracture for plane strain tension: On the use of 2D DIC for dual hole plane strain tension mini Nakazima specimens with dihedral punch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adlafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roth</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">L. Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mohr</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture (ICPDF 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERNATIONAL DEEP-DRAWING RESEARCH GROUP CONFERENCE (IDDRG 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, DIRAC HOUSE, TEMPLE BACK, BRISTOL BS1 6BE, ENGLAND, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/1157/1/012058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008223v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting bulge test equations for small bulge diameter to sheet thickness ratio</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Design of an enhanced in-plane torsion experiment: Characterizing large strain plasticity and fracture of sheet metal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDDRG 2020 – 39th International Deep Drawing Research Group Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture (ICPDF 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Riviera Maya, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008607v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On ductile fracture of 316l stainless steels at room cryogenic temperature level: an engineering approach to determine material parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Paredes</w:t>
+                <w:t xml:space="preserve">Revisiting bulge test equations for small bulge diameter to sheet thickness ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lafilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Wierzbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture (ICPDF 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Riviera Maya, Mexico</w:t>
+              <w:t xml:space="preserve">IDDRG 2020 – 39th International Deep Drawing Research Group Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008600v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust experimental technique to determine the strain to fracture for plane strain tension</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Mohr</w:t>
+                <w:t xml:space="preserve">On ductile fracture of 316l stainless steels at room cryogenic temperature level: an engineering approach to determine material parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wierzbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38TH INTERNATIONAL DEEP DRAWING RESEARCH GROUP ANNUAL CONFERENCE (IDDRG 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture (ICPDF 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Riviera Maya, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163470v1</w:t>
+                <w:t xml:space="preserve">hal-05008600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate-dependent ductile fracture under plane strain tension: experiments and simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A robust experimental technique to determine the strain to fracture for plane strain tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12TH INTERNATIONAL CONFERENCE ON THE MECHANICAL AND PHYSICAL BEHAVIOUR OF MATERIALS UNDER DYNAMIC LOADING (DYMAT 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38TH INTERNATIONAL DEEP DRAWING RESEARCH GROUP ANNUAL CONFERENCE (IDDRG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, DIRAC HOUSE, TEMPLE BACK, BRISTOL BS1 6BE, ENGLAND, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/651/1/012099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201818302022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05163471v1</w:t>
+                <w:t xml:space="preserve">hal-05163470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du trajet de chargement sur la déformation à rupture de matériaux métalliques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Rate-dependent ductile fracture under plane strain tension: experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lafilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12TH INTERNATIONAL CONFERENCE ON THE MECHANICAL AND PHYSICAL BEHAVIOUR OF MATERIALS UNDER DYNAMIC LOADING (DYMAT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, 17 AVE DU HOGGAR PARC D ACTIVITES COUTABOEUF BP 112, F-91944 CEDEX A, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818302022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465253v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la vitesse de déformation en traction simple et équi-biaxiale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Effet du trajet de chargement sur la déformation à rupture de matériaux métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lafilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Penin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446105v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique et expérimentale de plaques perforées en NiTi, chargées en tension.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yinong Liu</w:t>
+                <w:t xml:space="preserve">Effet de la vitesse de déformation en traction simple et équi-biaxiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lafilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441245v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strain rate biaxial testing of sheet materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude numérique et expérimentale de plaques perforées en NiTi, chargées en tension.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashir Samsam Shariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM, Symposium on recent development of experimental techniques under impact loading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Xi'An, China</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917561v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation des polymères par un modèle de comportement d'Hyperélasto-Visco-Hystérésis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High strain rate biaxial testing of sheet materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième COngrès TUnisien de MEcanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">IUTAM, Symposium on recent development of experimental techniques under impact loading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760122v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical damping of spurious oscillations using the explicit dissipative Tchamwa-Wielgosz algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mahéo</w:t>
+                <w:t xml:space="preserve">Simulation des polymères par un modèle de comportement d'Hyperélasto-Visco-Hystérésis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zrida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Workshop on Computational Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Deuxième COngrès TUnisien de MEcanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761732v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDY OF NITI HOLEY PLATES LOADED IN TENSION</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Numerical damping of spurious oscillations using the explicit dissipative Tchamwa-Wielgosz algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOMAT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Sankt Peterburg, Russia</w:t>
+              <w:t xml:space="preserve">22nd International Workshop on Computational Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761157v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillations parasites sous sollicitation rapide, illustration par le schéma de Tchamwa-Wielgosz et le Bulge test rapide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDY OF NITI HOLEY PLATES LOADED IN TENSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shariat Bashir S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">ESOMAT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Sankt Peterburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592947v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirmation de l'asymétrie traction-compression du NiTi à l'aide de bulge tests circulaires sur plaques minces</w:t>
+                <w:t xml:space="preserve">Oscillations parasites sous sollicitation rapide, illustration par le schéma de Tchamwa-Wielgosz et le Bulge test rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Penin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422892v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du comportement d'une tôle perforée aléatoirement en NiTi superélastique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Confirmation de l'asymétrie traction-compression du NiTi à l'aide de bulge tests circulaires sur plaques minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Liu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422665v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">study of the Tchamwa's wielgosz dissipative explicit scheme</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude expérimentale du comportement d'une tôle perforée aléatoirement en NiTi superélastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Shariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Computational and Experimental Engineering and science ICCES'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600602v1</w:t>
+                <w:t xml:space="preserve">hal-03422665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strain rate bulge testing of a DP450 steel using a nylon SHPB system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+                <w:t xml:space="preserve">study of the Tchamwa's wielgosz dissipative explicit scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT 2009: 9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Congress on Computational and Experimental Engineering and science ICCES'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425511v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du mode de sollicitation sur la sensibilité à la vitesse de déformation de la loi de comportement d'une tôle en acier DP450</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed tensile test on the propylene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High strain rate bulge testing of a DP450 steel using a nylon SHPB system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advances in Mechanical Engineering and Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DYMAT 2009: 9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brussels, Belgium. pp.597-602, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/dymat/2009085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404345v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Identification of Rate-Dependent Constitutive Models for Dual-Phase Steels based on Dynamic Bulge Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High speed tensile test on the propylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zrida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th. World Congress on Computational Mechanics WCCM8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">4th International Conference on Advances in Mechanical Engineering and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tunisia. pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400507v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse numérique - expérimentale des tests de traction à grandes vitesses de déformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Khlif</w:t>
+                <w:t xml:space="preserve">Computational Identification of Rate-Dependent Constitutive Models for Dual-Phase Steels based on Dynamic Bulge Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Masmoudi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Rio</w:t>
+                <w:t xml:space="preserve">G. Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Congrès Tunisien de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">8th. World Congress on Computational Mechanics WCCM8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400522v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Rate-Dependent Constitutive Models for Dual-Phase Steels Based on Dynamic Bulge Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse numérique - expérimentale des tests de traction à grandes vitesses de déformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khlif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gary</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th. World Congress on Computational Mechanics WCCM8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Premier Congrès Tunisien de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425577v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of airbag inflator failure under dynamic pressure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Rate-Dependent Constitutive Models for Dual-Phase Steels Based on Dynamic Bulge Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philip Hardy</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEFA III, 3rd International Conference on Engineering Failure Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">8th. World Congress on Computational Mechanics WCCM8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400510v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strain rate bulge testing of sheet materials using split Hopkinson pressure bar apparatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of airbag inflator failure under dynamic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Fresnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Mohr</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès MECADYMAT'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lorient, France</w:t>
+              <w:t xml:space="preserve">ICEFA III, 3rd International Conference on Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400525v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new testing method for polymers materials at high deformation speed</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High strain rate bulge testing of sheet materials using split Hopkinson pressure bar apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Rio</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CMSM 2007, Design and Modelling of Mechanical System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">congrès MECADYMAT'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400500v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du modèle GTN à l'endommagement dynamique de la structure de générateurs de gaz pour airbag</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Fresnel</w:t>
+                <w:t xml:space="preserve">Development of a new testing method for polymers materials at high deformation speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khlif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philip Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès CMSM 2007, Design and Modelling of Mechanical System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365602v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic bulge testing of sheet metal using a modified SHPB system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Mohr</w:t>
+                <w:t xml:space="preserve">Application du modèle GTN à l'endommagement dynamique de la structure de générateurs de gaz pour airbag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Fresnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Gary</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Constitutive relations and numerical simulations of industrial dynamic processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Metz, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400504v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical dynamic ductile damage analysis of inflator structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Longère</w:t>
+                <w:t xml:space="preserve">Dynamic bulge testing of sheet metal using a modified SHPB system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philip Hardy</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Barcelone, Spain. pp.CD-ROM ISBN 978-84-96736-28-3</w:t>
+              <w:t xml:space="preserve">Workshop on Constitutive relations and numerical simulations of industrial dynamic processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400502v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental method for the biaxial high strain rate testing of sheet materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical dynamic ductile damage analysis of inflator structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Fresnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Morh</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès LMS'2007 "Thermo-mechanical Modeling of Solids"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">COMPLAS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Barcelone, Spain. pp.CD-ROM ISBN 978-84-96736-28-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400519v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la phase d'emboutissage sur la simulation d'impact de dôme</w:t>
+                <w:t xml:space="preserve">New experimental method for the biaxial high strain rate testing of sheet materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mahéo</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Morh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécurité dans le transport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">congrès LMS'2007 "Thermo-mechanical Modeling of Solids"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402049v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical dynamic ductile damage analysis of inflator structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Fresnel</w:t>
+                <w:t xml:space="preserve">Prise en compte de la phase d'emboutissage sur la simulation d'impact de dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hardy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Rio</w:t>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International symposium &amp; exhibition on sophisticated car occupant safety systems, Session poster</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Sécurité dans le transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496731v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical dynamic ductile damage analysis of inflator structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fresnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Longere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International symposium &amp; exhibition on sophisticated car occupant safety systems, Session poster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Karlsruhe, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Utilisation des schémas numériques amortissants en dynamique rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9044,157 +9135,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and instrumentation of a new testing method for polymer materials at high strain rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khlif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9341,51 +9432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulques Legrelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tancogne-Dejean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grolleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Mohr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450423v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C Roth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333569v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113527" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794153v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwan Adlafi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Galpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maheo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136265" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869911v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beerli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109253" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jordan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112171" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mah&#233;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-01017-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111813" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.104048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111341" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongnam Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunying Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2021.03.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafil&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galpin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mah&#233;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Roth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grolleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.117019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Paredes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wierzbicki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100624" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Pandya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.105869" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lafil&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.01.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7258HDXR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caetano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -D. Capdeville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12264" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Capdeville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0708-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4SHB2VZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757987v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.01.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKSZL4MH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.05.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX6WNDS7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zrida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khlif Mohammed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.05.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSNVG0NZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Fresnel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hardy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.10.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pimbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171907v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9073-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115079v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Umiastowski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588260701740634" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400270v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Penin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thuillier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3538800" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyang Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540802017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455033v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engin Sen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Best" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540802015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299453v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aimar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Candela" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulmier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bode" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tencogne-Dejean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Roth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42093-1_73" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056099v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beerli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mohr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Roth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1238/1/012052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823475v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1238/1/012086" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337746v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125001020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adlafi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maheo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1157/1/012058" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05008223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05008607v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05008600v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paredes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wierzbicki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163470v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/651/1/012099" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446105v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441245v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cellard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Samsam Shariat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinong Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917561v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760122v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761732v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761157v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariat Bashir S." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592947v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422665v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Shariat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600602v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dymat/2009085" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guines" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gary" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400522v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khlif" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bradai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425577v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400525v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400500v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365602v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400504v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400502v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400519v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402049v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thuillier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496731v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fresnel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402048v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404273v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulques Legrelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tancogne-Dejean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grolleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Mohr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05591470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyang Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C Roth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2026.105707" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Girard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113527" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwan Adlafi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Galpin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maheo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136265" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beerli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109253" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jordan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mah&#233;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-01017-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869929v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.104048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111341" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafil&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galpin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mah&#233;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Roth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grolleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.117019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongnam Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunying Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2021.03.022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Paredes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wierzbicki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100624" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Pandya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.105869" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lafil&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.01.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7258HDXR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009395v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caetano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Capdeville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12264" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0708-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4SHB2VZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.01.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKSZL4MH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.05.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX6WNDS7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zrida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khlif Mohammed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.05.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSNVG0NZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.10.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Fresnel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hardy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443823v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pimbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Umiastowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588260701740634" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9073-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400270v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Penin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700403v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thuillier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3538800" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05594321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;rot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-UDAN9u" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540802017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engin Sen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Best" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540802015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299453v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aimar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Candela" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulmier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bode" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tencogne-Dejean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Roth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42093-1_73" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beerli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mohr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Roth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1238/1/012052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823475v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1238/1/012086" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125001020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adlafi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maheo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1157/1/012058" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05008223v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05008607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05008600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paredes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wierzbicki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/651/1/012099" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465253v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446105v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cellard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Samsam Shariat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinong Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917561v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761157v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariat Bashir S." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422892v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422665v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Shariat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600602v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guines" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dymat/2009085" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404345v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400507v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gary" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400522v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khlif" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bradai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425577v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400525v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400500v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365602v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400504v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400502v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400519v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thuillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496731v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fresnel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402048v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404273v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>