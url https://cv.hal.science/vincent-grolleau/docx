--- v1 (2026-04-28)
+++ v2 (2026-05-20)
@@ -1412,291 +1412,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the use of small size bulge tests: Numerical and experimental study at small bulge diameter to sheet thickness ratios</w:t>
+                <w:t xml:space="preserve">Robust characterization of anisotropic shear fracture strains with constant triaxiality using shape optimization of torsional twin bridge specimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lafilé</w:t>
+                <w:t xml:space="preserve">Yongnam Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Galpin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shunying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2020.117019⟩</w:t>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (1), pp.211-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2021.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849817v1</w:t>
+                <w:t xml:space="preserve">hal-04869949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust characterization of anisotropic shear fracture strains with constant triaxiality using shape optimization of torsional twin bridge specimen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the use of small size bulge tests: Numerical and experimental study at small bulge diameter to sheet thickness ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lafilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongnam Kim</w:t>
+                <w:t xml:space="preserve">C.C. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shunying Zhang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 70 (1), pp.211-214. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 291, pp.117019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2021.03.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2020.117019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869949v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On ductile fracture of 316L stainless steels at room and cryogenic temperature level: An engineering approach to determine material parameters</w:t>
               </w:r>
@@ -2071,51 +2071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caetano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2291,64 +2291,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical damping of spurious oscillations: a comparison between the bulk viscosity method and the explicit dissipative Tchamwa–Wielgosz scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2785,77 +2785,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of some numerical damping methods of spurious oscillations in the case of elastic wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (2), pp.81-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3047,64 +3047,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping efficiency of the tchamwa–wielgosz explicit dissipative scheme under instantaneous loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4115,51 +4115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 72 (2), pp.269-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5167,295 +5167,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plane strain tension fracture at high strain rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dirk Mohr</w:t>
+                <w:t xml:space="preserve">Simplified measurement of the strain to fracture for plane strain tension: On the use of 2D DIC for dual hole plane strain tension mini Nakazima specimens with dihedral punch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adlafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT 2021 - 13th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202125001020⟩</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL DEEP-DRAWING RESEARCH GROUP CONFERENCE (IDDRG 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, DIRAC HOUSE, TEMPLE BACK, BRISTOL BS1 6BE, ENGLAND, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/1157/1/012058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337746v1</w:t>
+                <w:t xml:space="preserve">hal-05122550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified measurement of the strain to fracture for plane strain tension: On the use of 2D DIC for dual hole plane strain tension mini Nakazima specimens with dihedral punch</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Mohr</w:t>
+                <w:t xml:space="preserve">Plane strain tension fracture at high strain rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morwan Adlafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL DEEP-DRAWING RESEARCH GROUP CONFERENCE (IDDRG 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, DIRAC HOUSE, TEMPLE BACK, BRISTOL BS1 6BE, ENGLAND, Unknown Region. </w:t>
+              <w:t xml:space="preserve">DYMAT 2021 - 13th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Madrid, Spain. pp.01020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/1157/1/012058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202125001020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122550v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an enhanced in-plane torsion experiment: Characterizing large strain plasticity and fracture of sheet metal.</w:t>
               </w:r>
@@ -5549,51 +5549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting bulge test equations for small bulge diameter to sheet thickness ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lafilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5765,51 +5765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust experimental technique to determine the strain to fracture for plane strain tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6476,230 +6476,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation des polymères par un modèle de comportement d'Hyperélasto-Visco-Hystérésis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Grolleau</w:t>
+                <w:t xml:space="preserve">Numerical damping of spurious oscillations using the explicit dissipative Tchamwa-Wielgosz algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième COngrès TUnisien de MEcanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">22nd International Workshop on Computational Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760122v1</w:t>
+                <w:t xml:space="preserve">hal-00761732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical damping of spurious oscillations using the explicit dissipative Tchamwa-Wielgosz algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mahéo</w:t>
+                <w:t xml:space="preserve">Simulation des polymères par un modèle de comportement d'Hyperélasto-Visco-Hystérésis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zrida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Workshop on Computational Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Deuxième COngrès TUnisien de MEcanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761732v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDY OF NITI HOLEY PLATES LOADED IN TENSION</w:t>
               </w:r>
@@ -7177,64 +7177,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">study of the Tchamwa's wielgosz dissipative explicit scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8940,51 +8940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Longere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9432,51 +9432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulques Legrelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tancogne-Dejean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grolleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Mohr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05591470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyang Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C Roth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2026.105707" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Girard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113527" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwan Adlafi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Galpin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maheo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136265" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beerli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109253" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jordan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mah&#233;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-01017-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869929v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.104048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111341" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafil&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galpin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mah&#233;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Roth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grolleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.117019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongnam Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunying Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2021.03.022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Paredes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wierzbicki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100624" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Pandya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.105869" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lafil&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.01.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7258HDXR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009395v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caetano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Capdeville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12264" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0708-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4SHB2VZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.01.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKSZL4MH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.05.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX6WNDS7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zrida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khlif Mohammed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.05.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSNVG0NZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.10.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Fresnel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hardy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443823v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pimbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Umiastowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588260701740634" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9073-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400270v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Penin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700403v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thuillier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3538800" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05594321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;rot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-UDAN9u" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540802017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engin Sen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Best" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540802015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299453v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aimar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Candela" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulmier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bode" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tencogne-Dejean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Roth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42093-1_73" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beerli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mohr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Roth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1238/1/012052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823475v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1238/1/012086" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125001020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adlafi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maheo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1157/1/012058" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05008223v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05008607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05008600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paredes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wierzbicki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/651/1/012099" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465253v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446105v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cellard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Samsam Shariat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinong Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917561v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761157v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariat Bashir S." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422892v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422665v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Shariat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600602v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guines" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dymat/2009085" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404345v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400507v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gary" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400522v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khlif" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bradai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425577v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400525v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400500v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365602v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400504v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400502v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400519v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thuillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496731v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fresnel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402048v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404273v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulques Legrelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tancogne-Dejean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grolleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Mohr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05591470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyang Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C Roth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2026.105707" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Girard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113527" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwan Adlafi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Galpin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maheo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136265" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beerli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109253" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jordan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mah&#233;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-01017-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869929v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.104048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111341" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongnam Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunying Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2021.03.022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafil&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galpin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mah&#233;o" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Roth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grolleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2020.117019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Paredes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wierzbicki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100624" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Pandya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.105869" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lafil&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.01.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7258HDXR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009395v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caetano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Capdeville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12264" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0708-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4SHB2VZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.01.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKSZL4MH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2011.05.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX6WNDS7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zrida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khlif Mohammed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.05.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSNVG0NZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.10.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Fresnel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hardy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443823v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pimbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Umiastowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588260701740634" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9073-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400270v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Penin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04700403v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thuillier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3538800" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05594321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;rot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-UDAN9u" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540802017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engin Sen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik de Best" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540802015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299453v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aimar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Candela" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulmier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bode" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tencogne-Dejean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Roth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42093-1_73" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beerli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mohr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Roth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1238/1/012052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823475v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1238/1/012086" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adlafi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maheo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1157/1/012058" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125001020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05008223v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05008607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05008600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paredes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wierzbicki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/651/1/012099" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465253v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446105v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cellard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Samsam Shariat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinong Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917561v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760122v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761157v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariat Bashir S." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422892v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422665v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Shariat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600602v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guines" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dymat/2009085" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404345v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400507v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gary" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400522v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khlif" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bradai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425577v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400525v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400500v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365602v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400504v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400502v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400519v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thuillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496731v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fresnel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402048v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404273v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>