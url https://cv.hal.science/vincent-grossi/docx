--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -234,1968 +234,1968 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, quantification and sourcing of fossil hydrocarbons in ancient Egyptian mummies by V and Ni trace elements</w:t>
+                <w:t xml:space="preserve">Sensitivity to climate and vegetation dynamics of a peatland record from central Cameroon during the African Humid Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Anduze</w:t>
+                <w:t xml:space="preserve">Valentine Schaaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gourier</w:t>
+                <w:t xml:space="preserve">Matthew Makou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Binet</w:t>
+                <w:t xml:space="preserve">Yannick Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Malergue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grossi</w:t>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (2), pp.487-497. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 358, pp.109307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4ja00442f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400369v1</w:t>
+                <w:t xml:space="preserve">hal-05151589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halophilic archaea produce wax esters and use an alternative fatty acyl-coenzyme A reductase for precursor synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification, quantification and sourcing of fossil hydrocarbons in ancient Egyptian mummies by V and Ni trace elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Anduze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Malergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Balkis Eddhif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (1), pp.wraf035. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (2), pp.487-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismejo/wraf035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4ja00442f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05051723v1</w:t>
+                <w:t xml:space="preserve">hal-05400369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to climate and vegetation dynamics of a peatland record from central Cameroon during the African Humid Period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Halophilic archaea produce wax esters and use an alternative fatty acyl-coenzyme A reductase for precursor synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Schaaff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grossi</w:t>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Makou</w:t>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Garcin</w:t>
+                <w:t xml:space="preserve">Jerzy Witwinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">Balkis Eddhif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 358, pp.109307. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.wraf035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wraf035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151589v1</w:t>
+                <w:t xml:space="preserve">pasteur-05051723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono- to tetra-alkyl ether cardiolipins in a mesophilic, sulfate-reducing bacterium identified by UHPLC-HRMSn: a novel class of membrane lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ellen C Hopmans</w:t>
+                <w:t xml:space="preserve">Constraints on hopanes and brGDGTs as pH proxies in peat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Schaaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Makou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1404328⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 373, pp.342-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614235v1</w:t>
+                <w:t xml:space="preserve">hal-04695459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lineage-dependent partitioning of activities in chemoclines defines Woesearchaeota ecotypes in an extreme aquatic ecosystem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+                <w:t xml:space="preserve">Mono- to tetra-alkyl ether cardiolipins in a mesophilic, sulfate-reducing bacterium identified by UHPLC-HRMSn: a novel class of membrane lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen C Hopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana X Sahonero-Canavesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole J Bale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-024-01956-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1404328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1404328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811121v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and sulfur for phosphorus: Lipidome adaptation of anaerobic sulfate-reducing bacteria in phosphorus-deprived conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Su Ding</w:t>
+                <w:t xml:space="preserve">Lineage-dependent partitioning of activities in chemoclines defines Woesearchaeota ecotypes in an extreme aquatic ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian A Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bacchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2400711121⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-024-01956-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651065v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stages of Type I-S kerogen formation revealed by Rock-Eval® 7S analysis of sediment from a modern halo-alkaline lake (Dziani Dzaha, Mayotte)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">Nitrogen and sulfur for phosphorus: Lipidome adaptation of anaerobic sulfate-reducing bacteria in phosphorus-deprived conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen C Hopmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole J Bale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2024.104794⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2400711121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600490v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic insights into the dominance of two phototrophs throughout the water column of a tropical hypersaline-alkaline crater lake (Dziani Dzaha, Mayotte)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mylène Hugoni</w:t>
+                <w:t xml:space="preserve">Early stages of Type I-S kerogen formation revealed by Rock-Eval® 7S analysis of sediment from a modern halo-alkaline lake (Dziani Dzaha, Mayotte)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jovovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1368523⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.104794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2024.104794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582518v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on hopanes and brGDGTs as pH proxies in peat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">Transcriptomic insights into the dominance of two phototrophs throughout the water column of a tropical hypersaline-alkaline crater lake (Dziani Dzaha, Mayotte)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 373, pp.342-354. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1368523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.03.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1368523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695459v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Decomposition Signal and Correcting Bulk Organic Data From a Peat Deposit, a Case Study at Low Latitudes (Cameroon)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two modes of gypsum replacement by carbonate and native sulfur in the Lorca Basin, SE Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sebag</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthew Makou</w:t>
+                <w:t xml:space="preserve">Simon E Rouwendaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2023.104589⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1153415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2023.1153415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115489v1</w:t>
+                <w:t xml:space="preserve">hal-04255223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two modes of gypsum replacement by carbonate and native sulfur in the Lorca Basin, SE Spain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Birgel</w:t>
+                <w:t xml:space="preserve">Modeling the Decomposition Signal and Correcting Bulk Organic Data From a Peat Deposit, a Case Study at Low Latitudes (Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Schaaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Makou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Guibourdenche</w:t>
+                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.1153415. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179, pp.104589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2023.1153415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2023.104589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255223v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensified microbial sulfate reduction in the deep Dead Sea during the early Holocene Mediterranean sapropel 1 deposition</w:t>
+                <w:t xml:space="preserve">Membrane adaptation in the hyperthermophilic archaeon Pyrococcus furiosus relies upon a novel strategy involving glycerol monoalkyl glycerol tetraether lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elan J Levy</w:t>
+                <w:t xml:space="preserve">Maxime Tourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Thomas</w:t>
+                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilad Antler</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbi.12493⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (4), pp.2029-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255240v1</w:t>
+                <w:t xml:space="preserve">hal-03845187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aphotic haloclines and euxinia on organic biomarkers and microbial communities in a thalassohaline and alkaline volcanic crater lake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intensified microbial sulfate reduction in the deep Dead Sea during the early Holocene Mediterranean sapropel 1 deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elan J Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grossi</w:t>
+                <w:t xml:space="preserve">Gilad Antler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+                <w:t xml:space="preserve">Ittai Gavrieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Jézéquel</w:t>
+                <w:t xml:space="preserve">Alexandra V. Turchyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 20 (2), pp.292-309. </w:t>
+              <w:t xml:space="preserve">, 2022, 20 (4), pp.518-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gbi.12477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404766v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane adaptation in the hyperthermophilic archaeon Pyrococcus furiosus relies upon a novel strategy involving glycerol monoalkyl glycerol tetraether lipids</w:t>
+                <w:t xml:space="preserve">Influence of aphotic haloclines and euxinia on organic biomarkers and microbial communities in a thalassohaline and alkaline volcanic crater lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Tourte</w:t>
+                <w:t xml:space="preserve">David Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grossi</w:t>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil M. Oger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (4), pp.2029-2046. </w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.292-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845187v1</w:t>
+                <w:t xml:space="preserve">hal-03404766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reappraisal of archaeal C20-C25 diether lipid (extended archaeol) origin and use as a biomarker of hypersalinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cara Doumbe-Kingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 159, pp.104276. </w:t>
@@ -2233,90 +2233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid Hydrolysis for the Extraction of Archaeal Core Lipids and HPLC-MS Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-protocol </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2478,814 +2478,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel intact polar and core lipid compositions in the Pyrococcus model species, P. furiosus and P. yayanosii, reveal the largest lipid diversity amongst Thermococcales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Functionalized Membrane Domains: An Ancestral Feature of Archaea?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom10060830⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861881v1</w:t>
+                <w:t xml:space="preserve">hal-02553764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and specific recovery of natural organic and mineral sulfur for (multi-)isotope analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Antheaume</w:t>
+                <w:t xml:space="preserve">Novel intact polar and core lipid compositions in the Pyrococcus model species, P. furiosus and P. yayanosii, reveal the largest lipid diversity amongst Thermococcales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Kuentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2020.104055⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom10060830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963254v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic systematics point to wild origin of mummified birds in Ancient Egypt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
+                <w:t xml:space="preserve">Quantitative and specific recovery of natural organic and mineral sulfur for (multi-)isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jovovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-72326-7⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, pp.104055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2020.104055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991805v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of microbial organic carbonates during the Late Jurassic from the Northern Tethys (Amu Darya Basin, Uzbekistan): implications for Jurassic anoxic events.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johann Schnyder</w:t>
+                <w:t xml:space="preserve">Geochemistry of an endorheic thalassohaline ecosystem: the Dziani Dzaha crater lake (Mayotte Archipelago, Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103127⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511298v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of an endorheic thalassohaline ecosystem: the Dziani Dzaha crater lake (Mayotte Archipelago, Indian Ocean)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Le Floc'H</w:t>
+                <w:t xml:space="preserve">Formation of microbial organic carbonates during the Late Jurassic from the Northern Tethys (Amu Darya Basin, Uzbekistan): implications for Jurassic anoxic events.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Carmeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dupias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.43⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186, pp.103127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252301v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Membrane Domains: An Ancestral Feature of Archaea?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isotopic systematics point to wild origin of mummified birds in Ancient Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Porcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.526. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-72326-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553764v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Low Phytoplankton Diversity in a Tropical Saline-Alkaline Lake, with Co-dominance of Arthrospira fusiformis (Cyanobacteria) and Picocystis salinarum (Chlorophyta)</w:t>
               </w:r>
@@ -3310,64 +3310,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Escalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villeriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 78 (3), pp.603-617. </w:t>
@@ -3405,51 +3405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of archaeal biomass as a new strategy for extreme life in Dead Sea deep sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3516,454 +3516,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Wax n-Alkane and n-Alkanoic Acid Signatures Overprinted by Microbial Contributions and Old Carbon in Meromictic Lake Sediments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fate of petroleum hydrocarbons in bioturbated pristine sediments from Caleta Valdés (Patagonia Argentina): An ex situ bioassay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Eglinton</w:t>
+                <w:t xml:space="preserve">Julieta Sturla Lompré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Mcintyre</w:t>
+                <w:t xml:space="preserve">Marina Nievas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Montlucon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
+                <w:t xml:space="preserve">Marcos Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustina Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL076211⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.673-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2018.06.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323014v1</w:t>
+                <w:t xml:space="preserve">hal-02095651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective preservation among bacterial alkyl glycerol ether lipid structures during long term oxic and anoxic incubation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plant Wax n-Alkane and n-Alkanoic Acid Signatures Overprinted by Microbial Contributions and Old Carbon in Meromictic Lake Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Makou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Eglinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Mcintyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Montlucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2018.08.009⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (2), pp.1049--1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL076211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02340708v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of petroleum hydrocarbons in bioturbated pristine sediments from Caleta Valdés (Patagonia Argentina): An ex situ bioassay</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective preservation among bacterial alkyl glycerol ether lipid structures during long term oxic and anoxic incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Franco</w:t>
+                <w:t xml:space="preserve">Arnauld Vincon-Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.24-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2018.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2018.06.069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02095651v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent alkyl glycerol ether lipid composition of mesophilic and thermophilic sulfate-reducing Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vinçon-Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4140,51 +4140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The alkyl glycerol ether lipid composition of heterotrophic sulfate reducing bacteria strongly depends on growth substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Vincon-Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4192,51 +4192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pacton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 98, pp.141-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4321,51 +4321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Vitor Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4410,1159 +4410,1159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeal and bacterial tetraether lipids in tropical ponds with contrasted salinity (Guadeloupe, French West Indies): Implications for tetraether-based environmental proxies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Membrane homeoviscous adaptation in the piezo-hyperthermophilic archaeon Thermococcus barophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Huguet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+                <w:t xml:space="preserve">Philippe M. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2015.02.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130289v1</w:t>
+                <w:t xml:space="preserve">hal-01366758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono- and Dialkyl Glycerol Ether Lipids in Anaerobic Bacteria: Biosynthetic Insights from the Mesophilic Sulfate Reducer Desulfatibacillum alkenivorans PF2803(T) (vol 81, pg 3157, 2015)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archaeal and bacterial tetraether lipids in tropical ponds with contrasted salinity (Guadeloupe, French West Indies): Implications for tetraether-based environmental proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Belmahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Mollex</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01850-15⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83-84, pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2015.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366814v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mono- and Dialkyl Glycerol Ether Lipids in Anaerobic Bacteria: Biosynthetic Insights from the Mesophilic Sulfate Reducer Desulfatibacillum alkenivorans PF2803 T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mollex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Vincon-Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pacton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81 (9), pp.3157 - 3168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.03794-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-proxy constraints on sapropel formation during the late Pliocene of central Mediterranean (southwest Sicily)</w:t>
+                <w:t xml:space="preserve">Mono- and Dialkyl Glycerol Ether Lipids in Anaerobic Bacteria: Biosynthetic Insights from the Mesophilic Sulfate Reducer Desulfatibacillum alkenivorans PF2803(T) (vol 81, pg 3157, 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emanuela Mattioli</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mollex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Vincon-Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pacton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.03.031⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mono- and Dialkyl Glycerol Ether Lipids in Anaerobic Bacteria: Biosynthetic Insights from the Mesophilic Sulfate Reducer Desulfatibacillum alkenivorans PF2803(T) (vol 81, pg 3157, 2015), 81, pp.6088-6088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01850-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361289v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Faure</w:t>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Duran</w:t>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane homeoviscous adaptation in the piezo-hyperthermophilic archaeon Thermococcus barophilus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-proxy constraints on sapropel formation during the late Pliocene of central Mediterranean (southwest Sicily)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carme Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe M. Oger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoni Rosell-Melé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.1152. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 420, pp.30-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366758v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic oxidation of long-chain n-alkanes by the hyperthermophilic sulfate-reducing archaeon, Archaeoglobus fulgidus.</w:t>
+                <w:t xml:space="preserve">Sterols and steroids in a freshwater crustacean (Proasellus meridianus): hormonal response to nutritional input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Khelifi</w:t>
+                <w:t xml:space="preserve">Nathalie Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
+                <w:t xml:space="preserve">Eva Cathalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grossi</w:t>
+                <w:t xml:space="preserve">Jean-Paul Delbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.18. </w:t>
+              <w:t xml:space="preserve">Invertebrate Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133 (1), pp.99-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2014.58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ivb.12044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165315v1</w:t>
+                <w:t xml:space="preserve">halsde-00994953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet of ancient Egyptians inferred from stable isotope systematics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaerobic oxidation of long-chain n-alkanes by the hyperthermophilic sulfate-reducing archaeon, Archaeoglobus fulgidus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+                <w:t xml:space="preserve">Nadia Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+                <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.03.005⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2014.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02994728v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desulfatiferula berrensis sp. nov., a n-alkene-degrading sulfate-reducing bacterium isolated from estuarine sediments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfat Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hirschler-Réa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mollex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5607,975 +5607,975 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity and sea-surface temperature changes recorded during the late Eocene-early Oligocene at DSDP Site 511 (South Atlantic)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diet of ancient Egyptians inferred from stable isotope systematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Simon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.04.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.114-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135302v1</w:t>
+                <w:t xml:space="preserve">hal-02994728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mid-Valanginian Weissert Event as recorded by Calcareous nannoplankton in the Vocontian Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productivity and sea-surface temperature changes recorded during the late Eocene-early Oligocene at DSDP Site 511 (South Atlantic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Riquier</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 414, pp.472-485. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.09.030⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 407, pp.34-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01402874v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterols and steroids in a freshwater crustacean (Proasellus meridianus): hormonal response to nutritional input</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mondy</w:t>
+                <w:t xml:space="preserve">The mid-Valanginian Weissert Event as recorded by Calcareous nannoplankton in the Vocontian Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invertebrate Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 133 (1), pp.99-107. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 414, pp.472-485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ivb.12044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00994953v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzo(a)pyrene inhibits the role of the bioturbator Tubifex tubifex in river sediment biogeochemistry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Hydrostatic Pressure on Growth and Luminescence of a Moderately-Piezophilic Luminous Bacteria Photobacterium phosphoreum ANT-2200</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+                <w:t xml:space="preserve">Severine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Navel</w:t>
+                <w:t xml:space="preserve">Badr Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+                <w:t xml:space="preserve">Marc Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00815261v1</w:t>
+                <w:t xml:space="preserve">hal-01988033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for surfactant production by the haloarchaeon Haloferax sp. MSNC14 in hydrocarbon-containing media</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benzo(a)pyrene inhibits the role of the bioturbator Tubifex tubifex in river sediment biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00792-013-0550-8⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 450-451, pp.230-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02966876v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00815261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker and isotope evidence for microbially-mediated carbonate formation from gypsum and petroleum hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Aloisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baudrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard D. Pancost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 347, pp.199 - 207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Hydrostatic Pressure on Growth and Luminescence of a Moderately-Piezophilic Luminous Bacteria Photobacterium phosphoreum ANT-2200</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for surfactant production by the haloarchaeon Haloferax sp. MSNC14 in hydrocarbon-containing media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Garel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Nerini</w:t>
+                <w:t xml:space="preserve">Ikram Djeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (4), pp.669-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00792-013-0550-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066580⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01988033v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting variations in the structure and stable carbon isotopic composition of botryococcenes through the last glacial-interglacial transition in Lake Masoko (southern Tanzania)</w:t>
               </w:r>
@@ -6746,51 +6746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorijntje Henderiks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6837,103 +6837,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automatic determination of the carbon and oxygen stable isotope compositions of calcite and dolomite in natural mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baudrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Aloisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (1), pp.257-265. </w:t>
@@ -6996,51 +6996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic oxidation of n-alkenes by sulphate-reducing bacteria from the genus Desulfatiferula: n-Ketones as potential metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7119,1375 +7119,1354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic Oxidation of Fatty Acids and Alkenes by the Hyperthermophilic Sulfate-Reducing Archaeon Archaeoglobus fulgidus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrostatic pressure affects membrane and storage lipid compositions of the piezotolerant hydrocarbon-degrading Marinobacter hydrocarbonoclasticus strain #5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Khélifi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grossi</w:t>
+                <w:t xml:space="preserve">Michail M. Yakimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moktar Hamdi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Tholozan</w:t>
+                <w:t xml:space="preserve">Yosmina Tapilatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02810-09⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (7), pp.2020-2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02213.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00686921v1</w:t>
+                <w:t xml:space="preserve">hal-00514541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diagenesis of gypsum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+                <w:t xml:space="preserve">Anaerobic Oxidation of Fatty Acids and Alkenes by the Hyperthermophilic Sulfate-Reducing Archaeon Archaeoglobus fulgidus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khélifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Martineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">Moktar Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Tholozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (9), pp.3057-3060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02810-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00686890v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00686921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of indigenous Rhodococcus sp 602, a strain able to accumulate triacylglycerides from naphthyl compounds under nitrogen-starved conditions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbial diagenesis of gypsum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baudrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (12, suppl. 1), pp.A60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00687094v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00686890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-isoprenoid macrocyclic glycerol diethers associated with authigenic carbonates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Baudrand</w:t>
+                <w:t xml:space="preserve">Characterization of indigenous Rhodococcus sp 602, a strain able to accumulate triacylglycerides from naphthyl compounds under nitrogen-starved conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana A. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelda L. Olivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor M. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2010.09.002⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161 (3), pp.198-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2010.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00686806v1</w:t>
+                <w:t xml:space="preserve">insu-00687094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of different alkane hydroxylase systems in Rhodococcus ruber strain SP2B, an hexane-degrading actinomycete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Amouric</w:t>
+                <w:t xml:space="preserve">Non-isoprenoid macrocyclic glycerol diethers associated with authigenic carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baudrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Pancost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04592.x⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (12), pp.1341-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00686901v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00686806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrostatic pressure effects membrane and storage lipid compositions of the piezotolerant hydrocarbon-degrading Marinobacter hydrocarbonoclasticus strain #5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of different alkane hydroxylase systems in Rhodococcus ruber strain SP2B, an hexane-degrading actinomycete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosmina Tapilatu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
+                <w:t xml:space="preserve">Pierre-Pol Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02213.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (6), pp.1903-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04592.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00538056v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00686901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of hydrocarbon-degrading extremely halophilic archaea from an uncontaminated hypersaline pond (Camargue, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Hydrostatic pressure effects membrane and storage lipid compositions of the piezotolerant hydrocarbon-degrading Marinobacter hydrocarbonoclasticus strain #5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail M. Yakimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosmina Tapilatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Bertrand</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00792-010-0301-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12(7), pp.2020-2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02213.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00687131v1</w:t>
+                <w:t xml:space="preserve">hal-00538056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrostatic pressure affects membrane and storage lipid compositions of the piezotolerant hydrocarbon-degrading Marinobacter hydrocarbonoclasticus strain #5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation of hydrocarbon-degrading extremely halophilic archaea from an uncontaminated hypersaline pond (Camargue, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosmina Tapilatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Militon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02213.x⟩</w:t>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (2), pp.225-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00792-010-0301-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514541v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00687131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono- and dicyclic unsaturated triterpenoid hydrocarbons in sediments from Lake Masoko (Tanzania) widely extend the botryococcene family.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Metzger</w:t>
+                <w:t xml:space="preserve">Cytoplasmic wax ester accumulation during biofilm-driven substrate assimilation at the alkanewater interface by Marinobacter hydrocarbonoclasticus SP17.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 159, pp.137-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321328v1</w:t>
+                <w:t xml:space="preserve">hal-00336027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of n-alkanes and n-alkenes by anaerobic bacteria: A summary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mono- and dicyclic unsaturated triterpenoid hydrocarbons in sediments from Lake Masoko (Tanzania) widely extend the botryococcene family.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain de Mesmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnès Hirschler-Réa</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 39 (8), pp.1197 - 1203. </w:t>
+              <w:t xml:space="preserve">, 2008, 39, pp.879-893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2008.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2008.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840098v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial formation of medium- and long-chain 1-haloalkanes during pyrolysis of polar geomacromolecules.</w:t>
               </w:r>
@@ -8588,485 +8567,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono- and dicyclic unsaturated triterpenoid hydrocarbons in sediments from Lake Masoko (Tanzania) widely extend the botryococcene family</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. de Mesmay</w:t>
+                <w:t xml:space="preserve">Metabolism of n-alkanes and n-alkenes by anaerobic bacteria: A summary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Metzger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Derenne</w:t>
+                <w:t xml:space="preserve">Remy Guyoneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ranchou-Peyruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hirschler-Réa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 39, pp.879-893</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 39 (8), pp.1197 - 1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2008.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336059v1</w:t>
+                <w:t xml:space="preserve">hal-01840098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono- and di-cyclic unsaturated triterpenoid hydrocarbons from sediments of Lake Masoko (Tanzania) widely extending the botryococcene family</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Mono- and dicyclic unsaturated triterpenoid hydrocarbons in sediments from Lake Masoko (Tanzania) widely extend the botryococcene family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Mesmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39, pp.879-893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00393718v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial formation of medium and long chain 1-haloalkanes during pyrolysis of polar geomacromolecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mono- and di-cyclic unsaturated triterpenoid hydrocarbons from sediments of Lake Masoko (Tanzania) widely extending the botryococcene family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain de Mesmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 39, pp.342-352</w:t>
+              <w:t xml:space="preserve">, 2008, 39, pp.879-893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00393686v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00393718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoplasmic wax ester accumulation during biofilm-driven substrate assimilation at the alkanewater interface by Marinobacter hydrocarbonoclasticus SP17.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial formation of medium and long chain 1-haloalkanes during pyrolysis of polar geomacromolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bouriat</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain de Mesmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Goulas</w:t>
+                <w:t xml:space="preserve">Anouk Galtayries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Grimaud</w:t>
+                <w:t xml:space="preserve">Danielle Raphel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 159, pp.137-144</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39, pp.342-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336027v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00393686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial formation of medium and long chain 1-haloalkanes during pyrolysis of polar geomacromolecules</w:t>
               </w:r>
@@ -9078,77 +9078,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain de Mesmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Galtayries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Raphel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39, pp.342-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9188,535 +9188,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment reworking by marine benthic species from the Gullmar Fjord (Western Sweden): Importance of faunal biovolume</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grossi</w:t>
+                <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contaminated coastal sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Gilles Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.04.015⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54, pp.452-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2006.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170982v1</w:t>
+                <w:t xml:space="preserve">hal-00171096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkane biodegradation and dynamics of phylogenetic subgroups of sulfate-reducing bacteria in an anoxic coastal marine sediment artificially contaminated with oil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment reworking by marine benthic species from the Gullmar Fjord (Western Sweden): Importance of faunal biovolume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hulth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Miralles</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Bertrand</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.01.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 348, pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171086v1</w:t>
+                <w:t xml:space="preserve">hal-00170982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contaminated coastal sediments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Alkane biodegradation and dynamics of phylogenetic subgroups of sulfate-reducing bacteria in an anoxic coastal marine sediment artificially contaminated with oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Stora</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68, pp.1327-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.01.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2006.12.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00171096v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bioturbation by the polychaete Nereis diversicolor on the structure of bacterial communities in oil contamined coastal sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54, pp.452-459</w:t>
@@ -9758,51 +9758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel mono-di-and tri-unsaturated very long-chain ( C37-C43 ) n-alkenes in alkenone-free lacustrine sediments ( Lake Masoko, Tanzania )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Mesmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9892,51 +9892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10008,77 +10008,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of phytane (2,6,10,14-tetramethylhexadecane) and accumulation of related isoprenoidwaxesters by Mycobacteriumratisbonense strainSD4under nitrogen-starved conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana A. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor M. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 272, pp.220-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10125,77 +10125,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic 1-Alkene Metabolism by the Alkane- and Alkene-Degrading Sulfate Reducer Desulfatibacillum aliphaticivorans Strain CV2803T▼_</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Raphel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10285,110 +10285,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 348 (1-2), pp.133-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -10444,51 +10444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Kajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38, pp.323-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10586,51 +10586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Kajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (2), pp.323-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10689,90 +10689,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of feeding by Arenicola marina (L.) and ageing of faecal material on fatty acid distribution and baterial community structure in marine sediments: an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pancost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 336 (1), pp.54-64. </w:t>
@@ -10823,90 +10823,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of feeding by Arenicola marina (L.) and ageing of faecal material on fatty acid distribution and bacterial community structure in marine sediments: An experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pancost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 336, pp.54-64. </w:t>
@@ -10944,77 +10944,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic n-alkane metabolism by a sulfate-reducing bacterium, Desulfatibacillum aliphaticivorans strain CV2803T.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Raphel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11068,395 +11068,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and cellular fatty-acid composition of a sulphate-reducing bacterium, Desulfatibacillum aliphaticivorans strain CV2803T, grown on n-alkenes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Matheron</w:t>
+                <w:t xml:space="preserve">Macrofaunal reworking activities and hydrocarbon redistribution in an experimental sediment system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hulth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol. 52, pp. 199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2004.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976682v1</w:t>
+                <w:t xml:space="preserve">hal-00757304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of various redox conditions on the degradation of microalgal triacylglycerols and fatty acids in marine sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Caradec</w:t>
+                <w:t xml:space="preserve">Growth and cellular fatty-acid composition of a sulphate-reducing bacterium, Desulfatibacillum aliphaticivorans strain CV2803T, grown on n-alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hirschler-Réa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Goutx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 327 (7), pp.687-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780275v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrofaunal reworking activities and hydrocarbon redistribution in an experimental sediment system</w:t>
+                <w:t xml:space="preserve">Influence of various redox conditions on the degradation of microalgal triacylglycerols and fatty acids in marine sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Goutx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, vol. 52, pp. 199-210. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol. 35, pp. 277-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2004.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2003.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757304v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burial and reactivity of sedimentary microalgal lipids in bioturbated Mediterranean coastal sediments</w:t>
               </w:r>
@@ -11822,727 +11822,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake Dziani Dzaha (Mayotte, Indian Ocean) : A modern analogue for type I kerogen formation</w:t>
+                <w:t xml:space="preserve">Serpentinization in formate-bearing fluids: an experimental approach at 300 °C-25 MPa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Adam</w:t>
+                <w:t xml:space="preserve">Samuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ader</w:t>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sissmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Goldschmidt 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the European Association of Geochemistry and the Geochemical Society, Jul 2021, virtual edition, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769245v1</w:t>
+                <w:t xml:space="preserve">hal-03280861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncommon glycerol monoalkyl glycerol tetraethers (GMGT) support membrane adaption in the archaeon Pyrococcus furiosus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Schaeffer</w:t>
+                <w:t xml:space="preserve">The role of early diagenesis in the shaping of geochemical records : an example from Lake Dziani Dzaha, Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jovovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202134189⟩</w:t>
+              <w:t xml:space="preserve">Goldschmidt2021 abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.5823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895713v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécrophagie comme moyen de survie microbienne dans les fonds de la Mer Morte</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lake Dziani Dzaha (Mayotte, Indian Ocean) : A modern analogue for type I kerogen formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jovovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Montpellier, France. pp.1--2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202134138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588020v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LATE HOLOCENE MONGOLIAN CLIMATE RECONSTRUCTIONS FROM LOCALLY CALIBRATED GDGT AND POLLEN TRANSFER FUNCTIONS FOR LAKE AYRAG.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncommon glycerol monoalkyl glycerol tetraethers (GMGT) support membrane adaption in the archaeon Pyrococcus furiosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202134180⟩</w:t>
+              <w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Association of Organic Geochemistry, Sep 2021, Montpellier, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202134189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408734v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of condensed carbon formation during serpentinization in formate bearing fluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Andreani</w:t>
+                <w:t xml:space="preserve">La nécrophagie comme moyen de survie microbienne dans les fonds de la Mer Morte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ariztegui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587924v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW INSIGHTS INTO MICROBIAL WAX ESTER BIOSYNTHESIS, NATURAL OCCURRENCE AND ADAPTIVE ROLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ariztegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International meeting on Organic Geochemistry - IMOG 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Montpellier (on line due to pandemic situation), France</w:t>
@@ -12565,579 +12565,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements paléoenvironnementaux et paléoclimatiques au nord du Cameroun à l'Holocène : la tourbière de N'Gaoundaba</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthew Makou</w:t>
+                <w:t xml:space="preserve">Experimental evidence of condensed carbon formation during serpentinization in formate bearing fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sissmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587793v1</w:t>
+                <w:t xml:space="preserve">hal-03587924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-proxy and multi-method Mongolian late Holocene climate and environment reconstructions from Lake Ayrag.</w:t>
+                <w:t xml:space="preserve">LATE HOLOCENE MONGOLIAN CLIMATE RECONSTRUCTIONS FROM LOCALLY CALIBRATED GDGT AND POLLEN TRANSFER FUNCTIONS FOR LAKE AYRAG.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Dugerdil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Menot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedPalynoS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202134180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436724v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of early diagenesis in the shaping of geochemical records : an example from Lake Dziani Dzaha, Mayotte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Ader</w:t>
+                <w:t xml:space="preserve">Multi-proxy and multi-method Mongolian late Holocene climate and environment reconstructions from Lake Ayrag.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Dugerdil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Menot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021 abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MedPalynoS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2021.5823⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03769246v1</w:t>
+                <w:t xml:space="preserve">hal-03436724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serpentinization in formate-bearing fluids: an experimental approach at 300 °C-25 MPa.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Andreani</w:t>
+                <w:t xml:space="preserve">Changements paléoenvironnementaux et paléoclimatiques au nord du Cameroun à l'Holocène : la tourbière de N'Gaoundaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Schaaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Makou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sissmann</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the European Association of Geochemistry and the Geochemical Society, Jul 2021, virtual edition, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280861v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of serpentinization on carbon speciation: an experiment with formic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13227,51 +13227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW METHOD FOR ORGANIC AND MINERAL SULFUR MULTI-ISOTOPE ANALYSIS OF SEDIMENTS AND PETROLEUM SOURCE ROCKS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Jovovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13339,103 +13339,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of microbial organic carbonates during the Middle Oxfordian (North East Amu Darya Basin, Uzbekistan): palaeoenvironmental significance and implications for Jurassic anoxic events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Carmeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dupias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M-fed Conference &amp; Workshop “M-fed Microbialites: formation, evolution, diagenesis”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Dijon, France</w:t>
@@ -13477,51 +13477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer and recycling of biomass in the most extreme sediments of the Dead Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ariztegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13619,51 +13619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ariztegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13699,558 +13699,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled abiotic and biotic sulfurization processes during microbial sulfate reduction with alkyl substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial recycling of archaeal biomass as a new strategy for extreme life in the Dead Sea deep sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid C Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ariztegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sulfur Risk Management in Exploration-Production (SRM 2018, EAGE-IFPEN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 18888</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340714v1</w:t>
+                <w:t xml:space="preserve">hal-02340720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine des carbonates organiques de la Formation Khodjaipak (Oxfordien moyen) dans le Nord-Est du Bassin d’Amu-Darya : signature paléoenvironnementale et impacts sur le cycle du carbone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled abiotic and biotic sulfurization processes during microbial sulfate reduction with alkyl substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Biodiversité, Stratigraphie, Paléogéographie Paléo-environnements, Paléoclimats, Géo-ressources du Jurassique » Journée du Cinquantenaire du Groupe Français d’Etude du Jurassique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sulfur Risk Management in Exploration-Production (SRM 2018, EAGE-IFPEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rueil-Malmaison, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981549v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTITATIVE AND SPECIFIC RECOVERY OF ORGANIC AND MINERAL SULFUR FOR MULTI-ISOTOPE ANALYSIS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
+                <w:t xml:space="preserve">Origine des carbonates organiques de la Formation Khodjaipak (Oxfordien moyen) dans le Nord-Est du Bassin d’Amu-Darya : signature paléoenvironnementale et impacts sur le cycle du carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Carmeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dupias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sulfur Risk Management in Exploration-Production (SRM 2018, EAGE-IFPEN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">“Biodiversité, Stratigraphie, Paléogéographie Paléo-environnements, Paléoclimats, Géo-ressources du Jurassique » Journée du Cinquantenaire du Groupe Français d’Etude du Jurassique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340712v1</w:t>
+                <w:t xml:space="preserve">hal-03981549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial recycling of archaeal biomass as a new strategy for extreme life in the Dead Sea deep sediment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Thomas</w:t>
+                <w:t xml:space="preserve">QUANTITATIVE AND SPECIFIC RECOVERY OF ORGANIC AND MINERAL SULFUR FOR MULTI-ISOTOPE ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jovovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 18888</w:t>
+              <w:t xml:space="preserve">Sulfur Risk Management in Exploration-Production (SRM 2018, EAGE-IFPEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340720v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of n-alkanes and n-alkeries by anaerobic bacteria: A summary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Guyoneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ranchou-Peyruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hirschler-Réa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14372,51 +14372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international GDGT workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Zurich, ETH, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14435,308 +14435,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">brGDGTs and isotopic records for Lake Ayrag: implications for climate, vegetation and human impact history of the Mongolian Plateau</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acyclic Polyisoprenoid Hydrocarbons: Fundamental Regulators of the Archaeal Membrane?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France. European Association of Geochemistry, </w:t>
+              <w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Montpellier, France. 30th International Meeting on Organic Geochemistry (IMOG 2021), 2021, pp.1-2, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2021.4144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202134200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436679v1</w:t>
+                <w:t xml:space="preserve">hal-04895716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic Polyisoprenoid Hydrocarbons: Fundamental Regulators of the Archaeal Membrane?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">brGDGTs and isotopic records for Lake Ayrag: implications for climate, vegetation and human impact history of the Mongolian Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Dugerdil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ménot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Montpellier, France. 30th International Meeting on Organic Geochemistry (IMOG 2021), 2021, pp.1-2, 2021, </w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France. European Association of Geochemistry, </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202134200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.4144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895716v1</w:t>
+                <w:t xml:space="preserve">hal-03436679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster Functionalized membrane domains: an ancestral feature of Archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Salvador-Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14744,51 +14744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilayers at the ILL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14865,51 +14865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
@@ -14970,103 +14970,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocols for Subtidal and Deep-Sea Benthic Oil Spill Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">McGenity, Terry J., Timmis, Kenneth N., Nogales Fernández, Balbina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrocarbon and Lipid Microbiology Protocols. Meso- and Microcosms</w:t>
@@ -15246,51 +15246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for Studying Microorganisms in the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Joux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15367,103 +15367,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of Hydrocarbons in Bioturbated Marine Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Koukkou, Anna-Irini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROBIAL BIOREMEDIATION OF NON-METALS: CURRENT RESEARCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, pp.55-92, 2011</w:t>
@@ -15799,51 +15799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Anduze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Malergue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ja00442f" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05051723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Witwinowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05151589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schaaff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Makou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04614235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C Hopmans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana X Sahonero-Canavesi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole J Bale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1404328" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian A Cloarec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bacchetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01956-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04651065v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ding" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400711121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2024.104794" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1368523" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04695459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.03.034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04115489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104589" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon E Rouwendaal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birgel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guibourdenche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1153415" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elan J Levy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Antler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittai Gavrieli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra V. Turchyn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12493" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12477" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tourte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15923" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289860v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vandier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Doumbe-Kingue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plancq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2021.104276" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.4118" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429395v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107235" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cario" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10060830" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jovovic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grossi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antheaume" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Linglin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72326-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511298v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Carmeille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103127" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sarazin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.43" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553764v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00526" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02292401v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeriot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01332-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C Antheaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariztegui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45801.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02323014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Eglinton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Mcintyre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montlucon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076211" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340708v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Vincon-Laugier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2018.08.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KPD7R2C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla Lompr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nievas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Franco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Ferrando" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.06.069" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vin&#231;on-Laugier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mitteau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01532" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449179v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hulth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Curwood Aller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.05.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369074v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pacton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.05.015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7WFCDKZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vitor Duarte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.02.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Belmahdi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fosse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2015.02.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366814v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mollex" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hakil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01850-15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840102v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03794-14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361289v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Huguet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rosell-Mel&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.031" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366758v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Oger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01152" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khelifi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.58" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994728v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDRB26R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976570v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.057174-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01135302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.04.016" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402874v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riquier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.030" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P1CSVKV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00994953v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cathalan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delbecque" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ivb.12044" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9S71QLQD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966876v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-013-0550-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-50NBQQVB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495959v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rouchy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Pancost" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.03.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHZM2K4F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988033v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066580" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690421v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Mesmay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metzger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.10.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9W1R3PX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00664493v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002164" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674961v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martineau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.11.003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLPK4MZ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656948v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cros" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.07.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT8K48RD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686921v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dolla" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tholozan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02810-09" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686890v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687094v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana A. Silva" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelda L. Olivera" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor M. Alvarez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.01.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686806v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pancost" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2010.09.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BZ73RFV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686901v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Pol Liebgott" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auria" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04592.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538056v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail M. Yakimov" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosmina Tapilatu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02213.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NNQ1ZNX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687131v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acquaviva" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Bertrand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-010-0301-z" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FJTJRDT0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514541v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321328v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2008.01.024" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ9FKHVH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840098v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2008.02.010" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ8K6P4B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336007v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Mesmay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtayries" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raphel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derenne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336059v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Metzger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00393718v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00393686v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Raphel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klein" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouriat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goulas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grimaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321330v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2007.11.007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FBW9D6P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170982v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Desrosiers" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.04.015" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFTC0KS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171086v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Miralles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.01.033" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01V29WL1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171096v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.12.008" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164406v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00147212v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williamson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kajula" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340868v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klein" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grimaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2007.11.013" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPS6D4G7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171075v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00770.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269872v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garzino" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01097-07" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164281v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171113v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kajula" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.08.017" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8VKWC7D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164988v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085737v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Caradec" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.04.003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148497v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976681v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Matheron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.7.3458-3467.2005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976682v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780275v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.11.006" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757304v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2004.02.002" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761744v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00139-1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884976v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Saracco" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaeffer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bourgade" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903235v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Galot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769245v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ader" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134138" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895713v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134189" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588020v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408734v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134180" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587924v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Barbier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sissmann" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761878v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587793v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769246v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5823" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280861v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher Eric" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991465v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20924" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340718v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jovovic" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Adam" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gelin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Antheaume" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981259v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340715v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12151" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZH04ZW9X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340717v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thomas" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sala" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ariztegui" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340714v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802757" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981549v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340712v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gelin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340720v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976677v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498565v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895716v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134200" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895218v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Salvador-Castell" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340681v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968434v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2014_39" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623844v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Lehours" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bardot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235538v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Joux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_17" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657077v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810643v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05151589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schaaff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Makou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109307" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Anduze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Malergue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ja00442f" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05051723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Witwinowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Eddhif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf035" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04695459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.03.034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04614235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C Hopmans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana X Sahonero-Canavesi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole J Bale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1404328" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian A Cloarec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bacchetta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01956-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04651065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ding" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2400711121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2024.104794" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Roussel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1368523" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255223v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon E Rouwendaal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birgel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guibourdenche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1153415" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04115489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104589" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845187v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tourte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15923" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255240v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elan J Levy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Antler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittai Gavrieli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra V. Turchyn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12493" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404766v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12477" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289860v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vandier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Doumbe-Kingue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plancq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2021.104276" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.4118" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429395v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107235" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00526" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cario" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10060830" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jovovic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grossi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antheaume" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104055" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sarazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.43" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Carmeille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103127" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991805v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Linglin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72326-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02292401v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeriot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01332-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C Antheaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariztegui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45801.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla Lompr&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nievas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Franco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Ferrando" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.06.069" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02323014v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Eglinton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Mcintyre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montlucon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076211" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340708v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Vincon-Laugier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2018.08.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KPD7R2C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vin&#231;on-Laugier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mitteau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01532" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449179v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hulth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Curwood Aller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.05.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369074v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pacton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.05.015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7WFCDKZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vitor Duarte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.02.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Oger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01152" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130289v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Belmahdi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fosse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2015.02.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840102v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mollex" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hakil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03794-14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366814v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01850-15" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361289v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Huguet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rosell-Mel&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.031" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00994953v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cathalan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delbecque" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ivb.12044" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9S71QLQD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165315v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khelifi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.58" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976570v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.057174-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994728v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDRB26R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01135302v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.04.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402874v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riquier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.030" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P1CSVKV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988033v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066580" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495959v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rouchy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Pancost" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.03.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHZM2K4F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-013-0550-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-50NBQQVB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690421v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Mesmay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metzger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.10.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9W1R3PX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00664493v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002164" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674961v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martineau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.11.003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLPK4MZ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656948v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cros" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.07.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT8K48RD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514541v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail M. Yakimov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosmina Tapilatu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02213.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NNQ1ZNX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686921v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moktar Hamdi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dolla" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tholozan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02810-09" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686890v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687094v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana A. Silva" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelda L. Olivera" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor M. Alvarez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.01.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686806v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pancost" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2010.09.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BZ73RFV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686901v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouric" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Pol Liebgott" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auria" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04592.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538056v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687131v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Acquaviva" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Bertrand" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-010-0301-z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FJTJRDT0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336027v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klein" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouriat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goulas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grimaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321328v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2008.01.024" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ9FKHVH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336007v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Mesmay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtayries" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raphel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derenne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840098v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2008.02.010" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ8K6P4B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336059v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Metzger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00393718v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00393686v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Raphel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321330v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2007.11.007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FBW9D6P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171096v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Miralles" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.12.008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170982v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Desrosiers" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.04.015" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFTC0KS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171086v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.01.033" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01V29WL1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164406v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00147212v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williamson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kajula" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340868v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klein" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grimaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2007.11.013" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPS6D4G7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171075v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00770.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269872v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garzino" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01097-07" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164281v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171113v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kajula" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.08.017" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8VKWC7D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164988v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085737v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Caradec" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.04.003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148497v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976681v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Matheron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.7.3458-3467.2005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757304v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2004.02.002" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976682v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780275v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.11.006" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761744v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00139-1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884976v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Saracco" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaeffer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bourgade" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903235v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Devaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Galot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280861v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Barbier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher Eric" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sissmann" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769246v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5823" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769245v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ader" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134138" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895713v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134189" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588020v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761878v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587924v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408734v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134180" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587793v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991465v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20924" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340718v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jovovic" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Adam" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gelin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Antheaume" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981259v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340715v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12151" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZH04ZW9X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340717v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thomas" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sala" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ariztegui" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340720v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340714v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802757" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981549v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340712v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gelin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976677v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498565v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895716v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134200" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895218v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Salvador-Castell" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340681v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968434v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2014_39" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623844v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Lehours" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bardot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235538v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Joux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_17" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657077v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810643v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>