--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -993,118 +993,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser l’activité évaluative des enseignants d’EPS : les apports des approches ergonomique et didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Épistémologie pratique des enseignants d’éducation physique et sportive et enseignement des sports collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Numéro spécial 1, </w:t>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.79-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ejrieps.358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1049398ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291807v1</w:t>
+                <w:t xml:space="preserve">hal-04550526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l'activité évaluative des enseignants d'EPS : les apports des approches ergonomique et didactique</w:t>
               </w:r>
@@ -1166,142 +1166,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épistémologie pratique des enseignants d’éducation physique et sportive et enseignement des sports collectifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser l’activité évaluative des enseignants d’EPS : les apports des approches ergonomique et didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosstephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (1), pp.79-97. </w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Numéro spécial 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1049398ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550526v1</w:t>
+                <w:t xml:space="preserve">hal-05291807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la mastérisation de la formation des enseignants en France : un dispositif de régulation pour les formateurs des IUFM [en ligne]</w:t>
+                <w:t xml:space="preserve">Accompany the inscription of the training of the teachers in Master’s degree in France: a device of regulation for the trainers of French Schools of Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
@@ -1311,75 +1311,75 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsvives.1786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104326v1</w:t>
+                <w:t xml:space="preserve">hal-04550537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompany the inscription of the training of the teachers in Master’s degree in France: a device of regulation for the trainers of French Schools of Education</w:t>
+                <w:t xml:space="preserve">Accompagner la mastérisation de la formation des enseignants en France : un dispositif de régulation pour les formateurs des IUFM [en ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
@@ -1389,224 +1389,224 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsvives.1786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550537v1</w:t>
+                <w:t xml:space="preserve">hal-02104326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier l’activité didactique de l’enseignant d’EPS. Parcours de chercheurs</w:t>
+                <w:t xml:space="preserve">Etudier l'activité didactique de l'enseignant d'EPS. Parcours de chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 33, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 33, pp.49-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550535v1</w:t>
+                <w:t xml:space="preserve">hal-02104628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier l'activité didactique de l'enseignant d'EPS. Parcours de chercheurs</w:t>
+                <w:t xml:space="preserve">Etudier l’activité didactique de l’enseignant d’EPS. Parcours de chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 33, pp.49-65</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.1904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104628v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser la rencontre entre chercheurs et enseignants : finalités, moyens, dispositifs</w:t>
               </w:r>
@@ -2853,532 +2853,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intervention en questions : comparaison entre deux approches développementales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lémonie</w:t>
+                <w:t xml:space="preserve">Le développement de l’activité d’animation d’ateliers de slam de poésie pour des lycéens préparant un concours d’éloquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Géas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association La Biennale; Institut Catholique de Paris, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202834v1</w:t>
+                <w:t xml:space="preserve">hal-03491577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir, autorité et intervention développementale</w:t>
+                <w:t xml:space="preserve">Working with a Key Community Engaged in the Transformation of Work: Historical Analysis and Key Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lémonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bationo Tillon Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche C3H Paragraphe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">ISCAR Southern Europe and West Asia Conference 2025. Towards Equity, Peace and Sustainability in Times of Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Internacional de Catalunya, 2025, Barcelone, Spain. pp. 15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051404v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de l'activité d'animation d'ateliers de slam de poésie pour des lycéens préparant un concours d'éloquence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Brau Antony</w:t>
+                <w:t xml:space="preserve">Pouvoir, autorité et intervention développementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lémonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, PARIS, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche C3H Paragraphe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05292684v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working with a Key Community Engaged in the Transformation of Work: Historical Analysis and Key Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'intervention en questions : comparaison entre deux approches développementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ianeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lémonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAR Southern Europe and West Asia Conference 2025. Towards Equity, Peace and Sustainability in Times of Crisis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Internacional de Catalunya, 2025, Barcelone, Spain. pp. 15-17</w:t>
+              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485663v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de l’activité d’animation d’ateliers de slam de poésie pour des lycéens préparant un concours d’éloquence</w:t>
+                <w:t xml:space="preserve">Le développement de l'activité d'animation d'ateliers de slam de poésie pour des lycéens préparant un concours d'éloquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Géas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Brau Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association La Biennale; Institut Catholique de Paris, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491577v1</w:t>
+                <w:t xml:space="preserve">hal-05292684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l’activité de pilotage des Réseaux d'Éducation Prioritaire</w:t>
               </w:r>
@@ -3472,51 +3472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lémonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Tomás</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3535,217 +3535,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formation au risque est-elle possible ? Le cas de la formation professionnelle des circassiens.</w:t>
+                <w:t xml:space="preserve">Une formation au risque est-elle possible ? Le cas de la formation professionnelle des circassiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Brau Antony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00800064v1</w:t>
+                <w:t xml:space="preserve">hal-05292751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formation au risque est-elle possible ? Le cas de la formation professionnelle des circassiens</w:t>
+                <w:t xml:space="preserve">Une formation au risque est-elle possible ? Le cas de la formation professionnelle des circassiens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Brau Antony</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, PARIS, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292751v1</w:t>
+                <w:t xml:space="preserve">halshs-00800064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPPEMENT PROFESSIONNEL D'ENSEIGNANTS D'EPS : ETUDE D'UN DISPOSITIF DE FORMATION ASSOCIANT ENSEIGNANTS ET CHERCHEUR</w:t>
               </w:r>
@@ -4040,51 +4040,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51A7FE8E"/>
+    <w:nsid w:val="58BE2297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4271,51 +4271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440289v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Sannino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Plakitsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18080161" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05115834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Mininel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Pereira Querol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.588.0091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127vw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291794v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie G&#233;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brau Antony" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11676" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.21846" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04116584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.358" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049398ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1786" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.1904" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02108645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2935" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.4653" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.6794" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bride" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Briere-Guenoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Gr&#233;haigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141080v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Anthony" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256836v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge &#201;loi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uhlrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03202834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bationo Tillon Anne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Real" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800064v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440289v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Sannino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Plakitsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18080161" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05115834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Mininel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Pereira Querol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.588.0091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127vw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291794v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie G&#233;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brau Antony" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11676" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.21846" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04116584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049398ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.358" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1786" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.1904" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02108645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2935" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.4653" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.6794" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bride" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Briere-Guenoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Gr&#233;haigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141080v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Anthony" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256836v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge &#201;loi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uhlrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485663v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bationo Tillon Anne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Real" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03202834v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292751v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>