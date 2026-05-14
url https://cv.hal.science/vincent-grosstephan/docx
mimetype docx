--- v1 (2026-04-07)
+++ v2 (2026-05-14)
@@ -993,118 +993,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épistémologie pratique des enseignants d’éducation physique et sportive et enseignement des sports collectifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser l’activité évaluative des enseignants d’EPS : les apports des approches ergonomique et didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosstephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (1), pp.79-97. </w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Numéro spécial 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1049398ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550526v1</w:t>
+                <w:t xml:space="preserve">hal-05291807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l'activité évaluative des enseignants d'EPS : les apports des approches ergonomique et didactique</w:t>
               </w:r>
@@ -1166,142 +1166,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser l’activité évaluative des enseignants d’EPS : les apports des approches ergonomique et didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Épistémologie pratique des enseignants d’éducation physique et sportive et enseignement des sports collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Numéro spécial 1, </w:t>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.79-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ejrieps.358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1049398ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291807v1</w:t>
+                <w:t xml:space="preserve">hal-04550526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompany the inscription of the training of the teachers in Master’s degree in France: a device of regulation for the trainers of French Schools of Education</w:t>
+                <w:t xml:space="preserve">Accompagner la mastérisation de la formation des enseignants en France : un dispositif de régulation pour les formateurs des IUFM [en ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
@@ -1311,75 +1311,75 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsvives.1786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550537v1</w:t>
+                <w:t xml:space="preserve">hal-02104326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la mastérisation de la formation des enseignants en France : un dispositif de régulation pour les formateurs des IUFM [en ligne]</w:t>
+                <w:t xml:space="preserve">Accompany the inscription of the training of the teachers in Master’s degree in France: a device of regulation for the trainers of French Schools of Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
@@ -1389,224 +1389,224 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsvives.1786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104326v1</w:t>
+                <w:t xml:space="preserve">hal-04550537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier l'activité didactique de l'enseignant d'EPS. Parcours de chercheurs</w:t>
+                <w:t xml:space="preserve">Etudier l’activité didactique de l’enseignant d’EPS. Parcours de chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 33, pp.49-65</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.1904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104628v1</w:t>
+                <w:t xml:space="preserve">hal-04550535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier l’activité didactique de l’enseignant d’EPS. Parcours de chercheurs</w:t>
+                <w:t xml:space="preserve">Etudier l'activité didactique de l'enseignant d'EPS. Parcours de chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 33, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 33, pp.49-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ejrieps.1904⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04550535v1</w:t>
+                <w:t xml:space="preserve">hal-02104628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser la rencontre entre chercheurs et enseignants : finalités, moyens, dispositifs</w:t>
               </w:r>
@@ -2853,532 +2853,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de l’activité d’animation d’ateliers de slam de poésie pour des lycéens préparant un concours d’éloquence</w:t>
+                <w:t xml:space="preserve">Le développement de l'activité d'animation d'ateliers de slam de poésie pour des lycéens préparant un concours d'éloquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Géas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Brau Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association La Biennale; Institut Catholique de Paris, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491577v1</w:t>
+                <w:t xml:space="preserve">hal-05292684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working with a Key Community Engaged in the Transformation of Work: Historical Analysis and Key Challenges</w:t>
+                <w:t xml:space="preserve">Pouvoir, autorité et intervention développementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lémonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAR Southern Europe and West Asia Conference 2025. Towards Equity, Peace and Sustainability in Times of Crisis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Internacional de Catalunya, 2025, Barcelone, Spain. pp. 15-17</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche C3H Paragraphe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485663v1</w:t>
+                <w:t xml:space="preserve">hal-04051404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir, autorité et intervention développementale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'intervention en questions : comparaison entre deux approches développementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ianeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lémonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche C3H Paragraphe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051404v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intervention en questions : comparaison entre deux approches développementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Working with a Key Community Engaged in the Transformation of Work: Historical Analysis and Key Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bationo Tillon Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosstephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ianeva</w:t>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Tomás</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">ISCAR Southern Europe and West Asia Conference 2025. Towards Equity, Peace and Sustainability in Times of Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Internacional de Catalunya, 2025, Barcelone, Spain. pp. 15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202834v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de l'activité d'animation d'ateliers de slam de poésie pour des lycéens préparant un concours d'éloquence</w:t>
+                <w:t xml:space="preserve">Le développement de l’activité d’animation d’ateliers de slam de poésie pour des lycéens préparant un concours d’éloquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Géas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Brau Antony</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, PARIS, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association La Biennale; Institut Catholique de Paris, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292684v1</w:t>
+                <w:t xml:space="preserve">hal-03491577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l’activité de pilotage des Réseaux d'Éducation Prioritaire</w:t>
               </w:r>
@@ -3472,51 +3472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lémonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Tomás</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3535,217 +3535,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formation au risque est-elle possible ? Le cas de la formation professionnelle des circassiens</w:t>
+                <w:t xml:space="preserve">Une formation au risque est-elle possible ? Le cas de la formation professionnelle des circassiens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Brau Antony</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, PARIS, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292751v1</w:t>
+                <w:t xml:space="preserve">halshs-00800064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formation au risque est-elle possible ? Le cas de la formation professionnelle des circassiens.</w:t>
+                <w:t xml:space="preserve">Une formation au risque est-elle possible ? Le cas de la formation professionnelle des circassiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Brau Antony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00800064v1</w:t>
+                <w:t xml:space="preserve">hal-05292751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPPEMENT PROFESSIONNEL D'ENSEIGNANTS D'EPS : ETUDE D'UN DISPOSITIF DE FORMATION ASSOCIANT ENSEIGNANTS ET CHERCHEUR</w:t>
               </w:r>
@@ -4040,51 +4040,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58BE2297"/>
+    <w:nsid w:val="9815BDA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4271,51 +4271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440289v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Sannino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Plakitsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18080161" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05115834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Mininel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Pereira Querol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.588.0091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127vw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291794v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie G&#233;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brau Antony" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11676" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.21846" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04116584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049398ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.358" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1786" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.1904" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02108645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2935" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.4653" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.6794" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bride" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Briere-Guenoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Gr&#233;haigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141080v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Anthony" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256836v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge &#201;loi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uhlrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485663v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bationo Tillon Anne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Real" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03202834v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292751v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440289v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Sannino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Plakitsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18080161" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05115834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Mininel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Pereira Querol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.588.0091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127vw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291794v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie G&#233;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brau Antony" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11676" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.21846" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04116584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.358" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049398ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1786" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.1904" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02108645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2935" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.4653" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.6794" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bride" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Briere-Guenoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Gr&#233;haigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141080v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Anthony" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256836v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge &#201;loi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uhlrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03202834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bationo Tillon Anne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Real" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04051415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800064v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>