--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -506,338 +506,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable Redox and Thermo‐Responsive Supramolecular Polymers Based on Cyclodextrin‐Polyoxometalate Tandem</w:t>
+                <w:t xml:space="preserve">Copper catalyzed cycloaddition for the synthesis of non isomerisable 2’ and 3’-regioisomers of arg-tRNAarg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Khlifi</w:t>
+                <w:t xml:space="preserve">Yusif Afandizada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sa Yao</w:t>
+                <w:t xml:space="preserve">Thilini Abeywansha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Falaise</w:t>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bauduin</w:t>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guerineau</w:t>
+                <w:t xml:space="preserve">Bruno Sargueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (18), pp.e202303815. </w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229, pp.94-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202303815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2024.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418306v1</w:t>
+                <w:t xml:space="preserve">hal-05312525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper catalyzed cycloaddition for the synthesis of non isomerisable 2’ and 3’-regioisomers of arg-tRNAarg</w:t>
+                <w:t xml:space="preserve">Switchable Redox and Thermo‐Responsive Supramolecular Polymers Based on Cyclodextrin‐Polyoxometalate Tandem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusif Afandizada</w:t>
+                <w:t xml:space="preserve">Soumaya Khlifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thilini Abeywansha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sa Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guerineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sargueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 229, pp.94-107. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (18), pp.e202303815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2024.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202303815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312525v1</w:t>
+                <w:t xml:space="preserve">hal-04418306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tRNA Val allows four-way decoding with unmodified uridine at the wobble position in Lactobacillus casei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riko Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1712,295 +1712,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the gut microbiota on the m 6 A epitranscriptome of mouse cecum and liver</w:t>
+                <w:t xml:space="preserve">Identification and dereplication of endophytic Colletotrichum strains by MALDI TOF mass spectrometry and molecular networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Jabs</w:t>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Biton</w:t>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bécavin</w:t>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Nahori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amine Ghozlane</w:t>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15126-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.19788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-74852-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573165v1</w:t>
+                <w:t xml:space="preserve">hal-03103617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and dereplication of endophytic Colletotrichum strains by MALDI TOF mass spectrometry and molecular networking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the gut microbiota on the m 6 A epitranscriptome of mouse cecum and liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jabs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guerineau</w:t>
+                <w:t xml:space="preserve">Anne Biton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+                <w:t xml:space="preserve">Christophe Bécavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Roy</w:t>
+                <w:t xml:space="preserve">Marie-Anne Nahori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chave</w:t>
+                <w:t xml:space="preserve">Amine Ghozlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.19788. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-74852-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15126-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103617v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tRNA 2′-O-methylation by a duo of TRM7/FTSJ1 proteins modulates small RNA silencing in Drosophila</w:t>
               </w:r>
@@ -2414,51 +2414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Levitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3316,563 +3316,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of p53-Murine Double Minute 2 (MDM2) Interactions with 3,3′-Spirocyclopentene Oxindole Derivatives</w:t>
+                <w:t xml:space="preserve">Characterization of redundant tRNAIles with CAU and UAU anticodons in Lactobacillus plantarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gicquel</w:t>
+                <w:t xml:space="preserve">Chie Tomikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gomez</w:t>
+                <w:t xml:space="preserve">Sylvie Auxilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Concepción García Alvarez</w:t>
+                <w:t xml:space="preserve">Yuya Yoshioka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pamlard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Kiyo Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (20), pp.9386-9392. </w:t>
+              <w:t xml:space="preserve">Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163 (3), pp.233--241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jb/mvx075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139290v1</w:t>
+                <w:t xml:space="preserve">hal-02184416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calix[8]arene as New Platform for Cobalt-Salen Complexes Immobilization and Use in Hydrolytic Kinetic Resolution of Epoxides</w:t>
+                <w:t xml:space="preserve">MadID, a Versatile Approach to Map Protein-DNA Interactions, Highlights Telomere-Nuclear Envelope Contact Sites in Human Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
+                <w:t xml:space="preserve">Michal Sobecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Martini</w:t>
+                <w:t xml:space="preserve">Charbel Souaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Dos santos</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Jocelyne Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daan Noordermeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201801164⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (10), pp.2891--2903.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365308v1</w:t>
+                <w:t xml:space="preserve">hal-02183681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of redundant tRNAIles with CAU and UAU anticodons in Lactobacillus plantarum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calix[8]arene as New Platform for Cobalt-Salen Complexes Immobilization and Use in Hydrolytic Kinetic Resolution of Epoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Auxilien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuya Yoshioka</w:t>
+                <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiyo Miyoshi</w:t>
+                <w:t xml:space="preserve">Amandine Dos santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163 (3), pp.233--241. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (20), pp.4761-4767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jb/mvx075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201801164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184416v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MadID, a Versatile Approach to Map Protein-DNA Interactions, Highlights Telomere-Nuclear Envelope Contact Sites in Human Cells</w:t>
+                <w:t xml:space="preserve">Inhibition of p53-Murine Double Minute 2 (MDM2) Interactions with 3,3′-Spirocyclopentene Oxindole Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Sobecki</w:t>
+                <w:t xml:space="preserve">Maxime Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Souaid</w:t>
+                <w:t xml:space="preserve">Catherine Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Boulay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guerineau</w:t>
+                <w:t xml:space="preserve">María Concepción García Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daan Noordermeer</w:t>
+                <w:t xml:space="preserve">Olivier Pamlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (10), pp.2891--2903.e5. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (20), pp.9386-9392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.11.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183681v1</w:t>
+                <w:t xml:space="preserve">hal-02139290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling of modified nucleosides from ribonucleic acid digestion by supercritical fluid chromatography coupled to high resolution mass spectrometry</w:t>
               </w:r>
@@ -3884,51 +3884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Auxilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoko Yoshizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4148,51 +4148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bou-Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Fogeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4250,441 +4250,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructurally controlled polymers of rac-lactide by lithium complexes</w:t>
+                <w:t xml:space="preserve">Chronic consumption of Annona muricata juice triggers and aggravates cerebral tau phosphorylation in wild-type and MAPT transgenic mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Char</w:t>
+                <w:t xml:space="preserve">Robert Rottscholl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olesia G. Kulyk</w:t>
+                <w:t xml:space="preserve">Marlen Haegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Brulé</w:t>
+                <w:t xml:space="preserve">Britta Jainsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric de Montigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Hong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesine Respondek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.05.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (4), pp.624-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.13835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208410v1</w:t>
+                <w:t xml:space="preserve">hal-02367579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New, Simple and Versatile Strategy for the Synthesis of Short Segments of Zigzag-Type Carbon Nanotubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructurally controlled polymers of rac-lactide by lithium complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Boutonnet</w:t>
+                <w:t xml:space="preserve">Joëlle Char</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Martini</w:t>
+                <w:t xml:space="preserve">Olesia G. Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Manuel Aguiar-Hualde</w:t>
+                <w:t xml:space="preserve">Emilie Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201503693⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1-2), pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-01492975v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic consumption of Annona muricata juice triggers and aggravates cerebral tau phosphorylation in wild-type and MAPT transgenic mice</w:t>
+                <w:t xml:space="preserve">A New, Simple and Versatile Strategy for the Synthesis of Short Segments of Zigzag-Type Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Rottscholl</w:t>
+                <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlen Haegele</w:t>
+                <w:t xml:space="preserve">Baptiste Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britta Jainsch</w:t>
+                <w:t xml:space="preserve">Pauline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gesine Respondek</w:t>
+                <w:t xml:space="preserve">Juan-Manuel Aguiar-Hualde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (9), pp.3105 - 3114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jnc.13835⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367579v1</w:t>
+                <w:t xml:space="preserve">cea-01492975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of RNA modification by a multi-site-specific tRNA methyltransferase.</w:t>
               </w:r>
@@ -4800,51 +4800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of heterotactic PLA from rac-lactide using hetero-bimetallic Mg/Zn-Li systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Char</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5049,307 +5049,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Calcium–BINOL Phosphate Catalyzed Diastereo‐ and Enantioselective Synthesis of syn ‐1,2‐Disubstituted 1,2‐Diamines: Scope and Mechanistic Studies</w:t>
+                <w:t xml:space="preserve">Aminoglycoside resistance 16S rRNA methyltransferases block endogenous methylation, affect translation efficiency and fitness of the host.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Lalli</w:t>
+                <w:t xml:space="preserve">Virginia S Lioy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Dumoulin</w:t>
+                <w:t xml:space="preserve">Sylvie Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lebée</w:t>
+                <w:t xml:space="preserve">Eun-Jeong Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Drouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Patrice Courvalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (4), pp.1704-1712. </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.382-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201405286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.042572.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415383v1</w:t>
+                <w:t xml:space="preserve">hal-00953159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminoglycoside resistance 16S rRNA methyltransferases block endogenous methylation, affect translation efficiency and fitness of the host.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of a multibranched porphyrin–oligonucleotide scaffold for the construction of DNA-based nano-architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia S Lioy</w:t>
+                <w:t xml:space="preserve">Grégory Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Goussard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guerineau</w:t>
+                <w:t xml:space="preserve">Arianna Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eun-Jeong Yoon</w:t>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Courvalin</w:t>
+                <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (3), pp.382-91. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (17), pp.2778-2783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.042572.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4ob00202d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953159v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of synthase and hemisynthase activities of glucosamine-6-phosphate synthase by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry</w:t>
               </w:r>
@@ -5463,161 +5451,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a multibranched porphyrin–oligonucleotide scaffold for the construction of DNA-based nano-architectures</w:t>
+                <w:t xml:space="preserve">Chiral Calcium–BINOL Phosphate Catalyzed Diastereo‐ and Enantioselective Synthesis of syn ‐1,2‐Disubstituted 1,2‐Diamines: Scope and Mechanistic Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+                <w:t xml:space="preserve">Claudia Lalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Chatelain</w:t>
+                <w:t xml:space="preserve">Audrey Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Filoramo</w:t>
+                <w:t xml:space="preserve">Clément Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gasparutto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Fleur Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), pp.1704-1712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201405286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ob00202d⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065164v1</w:t>
+                <w:t xml:space="preserve">hal-05415383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization of cyclic esters using N-heterocyclic carbene carboxylate catalysts</w:t>
               </w:r>
@@ -6133,599 +6133,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI imaging mass spectrometry of lipids by adding lithium salts to the matrix solution.</w:t>
+                <w:t xml:space="preserve">Benzofurans from Styrax agrestis As Acetylcholinesterase Inhibitors: Structure-Activity Relationships and Molecular Modeling Studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher D Cerruti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Jiawei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa W Petit</w:t>
+                <w:t xml:space="preserve">Vincent Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Laprévote</w:t>
+                <w:t xml:space="preserve">Anne-Laure Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan I Iorga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-011-4814-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (10), pp.2081-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np200308j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606476v1</w:t>
+                <w:t xml:space="preserve">hal-00647691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzofurans from Styrax agrestis As Acetylcholinesterase Inhibitors: Structure-Activity Relationships and Molecular Modeling Studies.</w:t>
+                <w:t xml:space="preserve">MALDI imaging mass spectrometry of lipids by adding lithium salts to the matrix solution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiawei Liu</w:t>
+                <w:t xml:space="preserve">Christopher D Cerruti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dumontet</w:t>
+                <w:t xml:space="preserve">Vanessa W Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Simonin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guerineau</w:t>
+                <w:t xml:space="preserve">Olivier Laprévote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 401 (1), pp.75-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-011-4814-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/np200308j⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647691v1</w:t>
+                <w:t xml:space="preserve">hal-00606476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of acetogenins by tandem mass spectrometry under high and low collision energy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site-specific conjugation of metal carbonyl dendrimer to antibody and its use as detection reagent in immunoassay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fischer-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Salmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogna Rudolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Allegrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Touboul</w:t>
+                <w:t xml:space="preserve">Lili Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+                <w:t xml:space="preserve">Lauriane Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 407 (2), pp.211-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2010.08.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.4805⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538931v1</w:t>
+                <w:t xml:space="preserve">hal-00534225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-specific conjugation of metal carbonyl dendrimer to antibody and its use as detection reagent in immunoassay.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogna Rudolf</w:t>
+                <w:t xml:space="preserve">Structural study of acetogenins by tandem mass spectrometry under high and low collision energy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Allegrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Dai</w:t>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Jugé</w:t>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 407 (2), pp.211-9. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (24), pp.3602-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2010.08.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.4805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534225v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axiphenylalaninium and axityrosinium, modified amino acids from the Mediterranean marine sponge Axinella polypoides.</w:t>
               </w:r>
@@ -6973,319 +6973,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ancient Greco-Roman cosmetic materials using laser desorption ionization and electrospray ionization mass spectrometry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MALDI-TOF-MS detection of the low molecular weight neurotoxins anatoxin-a and homoanatoxin-a on lyophilized and fresh filaments of axenic Oscillatoria strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rómulo Aráoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa van Elslande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Rosmarie Rippka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thirioux</w:t>
+                <w:t xml:space="preserve">Nicolae Palibroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Richardin</w:t>
+                <w:t xml:space="preserve">Michael Herdman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (7), pp.1308-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2008.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-008-1924-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271580v1</w:t>
+                <w:t xml:space="preserve">hal-00304335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF-MS detection of the low molecular weight neurotoxins anatoxin-a and homoanatoxin-a on lyophilized and fresh filaments of axenic Oscillatoria strains.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rómulo Aráoz</w:t>
+                <w:t xml:space="preserve">Analysis of ancient Greco-Roman cosmetic materials using laser desorption ionization and electrospray ionization mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa van Elslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosmarie Rippka</w:t>
+                <w:t xml:space="preserve">Vincent Thirioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolae Palibroda</w:t>
+                <w:t xml:space="preserve">Ghislaine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Herdman</w:t>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 51 (7), pp.1308-15. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 390 (7), pp.1873-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2008.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-008-1924-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304335v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ localisation and quantification of surfactins in a Bacillus subtilis swarming community by imaging mass spectrometry.</w:t>
               </w:r>
@@ -7469,51 +7469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Badet-Denisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laprévote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (4), pp.666-672. </w:t>
@@ -7595,51 +7595,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase stabilization of Cu(II) reveals phosphatidylcholine isomeric features by ESI and MALDI-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7690,51 +7690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of microorganisms by proteins and lipids MALDI-TOF fingerprints: case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8134,51 +8134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Maurin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tellier-Lebegue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iannazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Katoh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503506" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375762v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Nasser Moussa Bamba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Diez-Varga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Costa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04461" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khlifi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303815" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05312525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusif Afandizada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Abeywansha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sargueil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2024.05.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riko Sugita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Yoshizawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Takai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080155.124" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190832v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cebotari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Buils" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga S. Garbuz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta G. Balan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2023.112258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Herzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pythoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kleiber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad487" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Diab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Mateo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumada El Cheikh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab El Hajj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227663" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddinne Guergueb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Nasri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Brahmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef O. Al-Ghamdi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2021.115468" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyan Fakroun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Duy-Tam Vo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyenvalle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1899653" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fradi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Noureddine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Taheur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guergueb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130299" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jabs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15126-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Angelova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana G Dimitrova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Da&#160;silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02465768v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Soliman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mckenzie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc05976h" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra08504a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324659v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gelis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900547" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089704v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fischer-Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Lizinska" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogna Rudolf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.4798" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Fan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rager" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00436" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01998267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07751-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335711v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Abramov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#243;pez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900602" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01727508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bou-Nader" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mont&#233;mont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean-Jean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Br&#233;geon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1294" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gicquel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Concepci&#243;n Garc&#237;a Alvarez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pamlard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01137" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365308v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dos&#8197;santos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801164" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Tomikawa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Auxilien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Yoshioka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyo Miyoshi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jb/mvx075" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sobecki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Souaid" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Boulay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Noordermeer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.11.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180790v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laboureur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.12.020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961168v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault E. Schmid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haquette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumesh K. Raman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01749.s001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187759v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fogeron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706219" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01208410v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Char" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia G. Kulyk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brul&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Montigny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.05.018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01492975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boutonnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Aguiar-Hualde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503693" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPH32J4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367579v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rottscholl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Haegele" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Jainsch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Respondek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13835" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076766v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guelorget" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku820" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495967v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Char" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Gros" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2015.02.038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregeon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kamah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv989" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415383v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumoulin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leb&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Drouet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405286" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDCPMQW4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953159v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S Lioy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goussard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jeong Yoon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courvalin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.042572.113" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144651v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaucher-Wieczorek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;tiot-Laurent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;lissier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.04.033" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065164v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatelain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00202d" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brule" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prima" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balogh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00108c" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Legrave" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Hamrouni-Buonomo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11072282" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758299v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dziuba" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia y Postupalenko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spadafora" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Klymchenko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3030388" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769970v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Ramos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3027564" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606476v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Cerruti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa W Petit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4814-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZM8CZ0NR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647691v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Liu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumontet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Simonin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200308j" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538931v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allegrand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4805" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LW5XMM7J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534225v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Dai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2010.08.027" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76W4TBRD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gabant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moriou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ermolenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900204q" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353383v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Barry Holland" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200890094" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271580v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thirioux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Richard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-1924-0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7NL028MD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304335v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmarie Rippka" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Palibroda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Herdman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2008.02.018" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QT7KH7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326299v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200701025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4CP6XJZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Badet-Denisot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2361" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MHZCD9W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247949v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439532v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levasseur Marceau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Hebra" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita T Angelova" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Maurin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tellier-Lebegue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iannazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Katoh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503506" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375762v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Nasser Moussa Bamba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Diez-Varga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Costa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04461" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05312525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusif Afandizada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Abeywansha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sargueil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2024.05.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khlifi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303815" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riko Sugita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Yoshizawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Takai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080155.124" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190832v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cebotari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Buils" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga S. Garbuz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta G. Balan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2023.112258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Herzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pythoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kleiber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad487" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Diab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Mateo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumada El Cheikh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab El Hajj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227663" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddinne Guergueb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Nasri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Brahmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef O. Al-Ghamdi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2021.115468" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyan Fakroun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Duy-Tam Vo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyenvalle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1899653" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fradi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Noureddine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Taheur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guergueb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130299" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jabs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15126-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Angelova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana G Dimitrova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Da&#160;silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02465768v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Soliman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mckenzie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc05976h" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra08504a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324659v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gelis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900547" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089704v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fischer-Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Lizinska" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogna Rudolf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.4798" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Fan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rager" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00436" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01998267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07751-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335711v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Abramov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#243;pez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900602" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01727508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bou-Nader" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mont&#233;mont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean-Jean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Br&#233;geon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1294" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184416v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Tomikawa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Auxilien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Yoshioka" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyo Miyoshi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jb/mvx075" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183681v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sobecki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Souaid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Boulay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Noordermeer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.11.027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dos&#8197;santos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801164" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139290v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gicquel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Concepci&#243;n Garc&#237;a Alvarez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pamlard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01137" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180790v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laboureur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.12.020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961168v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault E. Schmid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haquette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumesh K. Raman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01749.s001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187759v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fogeron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706219" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367579v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rottscholl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Haegele" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Jainsch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Respondek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13835" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01208410v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Char" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia G. Kulyk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brul&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Montigny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.05.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01492975v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boutonnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Aguiar-Hualde" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503693" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPH32J4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076766v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guelorget" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku820" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495967v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Char" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Gros" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2015.02.038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregeon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kamah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv989" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953159v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S Lioy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goussard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jeong Yoon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courvalin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.042572.113" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065164v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatelain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00202d" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144651v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaucher-Wieczorek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;tiot-Laurent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;lissier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.04.033" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415383v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumoulin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leb&#233;e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Drouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405286" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDCPMQW4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brule" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prima" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balogh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00108c" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Legrave" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Hamrouni-Buonomo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11072282" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758299v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dziuba" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia y Postupalenko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spadafora" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Klymchenko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3030388" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769970v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Ramos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3027564" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647691v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Liu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumontet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Simonin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200308j" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606476v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Cerruti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa W Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4814-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZM8CZ0NR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534225v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Dai" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2010.08.027" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76W4TBRD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538931v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allegrand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4805" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LW5XMM7J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gabant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moriou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ermolenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900204q" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353383v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Barry Holland" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200890094" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304335v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmarie Rippka" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Palibroda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Herdman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2008.02.018" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QT7KH7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271580v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thirioux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Richard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-1924-0" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7NL028MD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326299v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200701025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4CP6XJZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Badet-Denisot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2361" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MHZCD9W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247949v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439532v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levasseur Marceau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Hebra" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita T Angelova" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>