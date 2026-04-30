--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -3316,563 +3316,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of redundant tRNAIles with CAU and UAU anticodons in Lactobacillus plantarum</w:t>
+                <w:t xml:space="preserve">Inhibition of p53-Murine Double Minute 2 (MDM2) Interactions with 3,3′-Spirocyclopentene Oxindole Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chie Tomikawa</w:t>
+                <w:t xml:space="preserve">Maxime Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Auxilien</w:t>
+                <w:t xml:space="preserve">Catherine Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Concepción García Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pamlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kiyo Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163 (3), pp.233--241. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (20), pp.9386-9392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jb/mvx075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184416v1</w:t>
+                <w:t xml:space="preserve">hal-02139290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MadID, a Versatile Approach to Map Protein-DNA Interactions, Highlights Telomere-Nuclear Envelope Contact Sites in Human Cells</w:t>
+                <w:t xml:space="preserve">Calix[8]arene as New Platform for Cobalt-Salen Complexes Immobilization and Use in Hydrolytic Kinetic Resolution of Epoxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Sobecki</w:t>
+                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Souaid</w:t>
+                <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Boulay</w:t>
+                <w:t xml:space="preserve">Amandine Dos santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guerineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daan Noordermeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.11.027⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (20), pp.4761-4767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201801164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183681v1</w:t>
+                <w:t xml:space="preserve">hal-03365308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calix[8]arene as New Platform for Cobalt-Salen Complexes Immobilization and Use in Hydrolytic Kinetic Resolution of Epoxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of redundant tRNAIles with CAU and UAU anticodons in Lactobacillus plantarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chie Tomikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
+                <w:t xml:space="preserve">Sylvie Auxilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Martini</w:t>
+                <w:t xml:space="preserve">Yuya Yoshioka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Dos santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guerineau</w:t>
+                <w:t xml:space="preserve">Kiyo Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (20), pp.4761-4767. </w:t>
+              <w:t xml:space="preserve">Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163 (3), pp.233--241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201801164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jb/mvx075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365308v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of p53-Murine Double Minute 2 (MDM2) Interactions with 3,3′-Spirocyclopentene Oxindole Derivatives</w:t>
+                <w:t xml:space="preserve">MadID, a Versatile Approach to Map Protein-DNA Interactions, Highlights Telomere-Nuclear Envelope Contact Sites in Human Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gicquel</w:t>
+                <w:t xml:space="preserve">Michal Sobecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gomez</w:t>
+                <w:t xml:space="preserve">Charbel Souaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Concepción García Alvarez</w:t>
+                <w:t xml:space="preserve">Jocelyne Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pamlard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Daan Noordermeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (20), pp.9386-9392. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (10), pp.2891--2903.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139290v1</w:t>
+                <w:t xml:space="preserve">hal-02183681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling of modified nucleosides from ribonucleic acid digestion by supercritical fluid chromatography coupled to high resolution mass spectrometry</w:t>
               </w:r>
@@ -3884,51 +3884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Auxilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoko Yoshizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4250,441 +4250,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic consumption of Annona muricata juice triggers and aggravates cerebral tau phosphorylation in wild-type and MAPT transgenic mice</w:t>
+                <w:t xml:space="preserve">Microstructurally controlled polymers of rac-lactide by lithium complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Rottscholl</w:t>
+                <w:t xml:space="preserve">Joëlle Char</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlen Haegele</w:t>
+                <w:t xml:space="preserve">Olesia G. Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britta Jainsch</w:t>
+                <w:t xml:space="preserve">Emilie Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gesine Respondek</w:t>
+                <w:t xml:space="preserve">Frédéric de Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.13835⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1-2), pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367579v1</w:t>
+                <w:t xml:space="preserve">hal-01208410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructurally controlled polymers of rac-lactide by lithium complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New, Simple and Versatile Strategy for the Synthesis of Short Segments of Zigzag-Type Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Char</w:t>
+                <w:t xml:space="preserve">Baptiste Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olesia G. Kulyk</w:t>
+                <w:t xml:space="preserve">Pauline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Brulé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Juan-Manuel Aguiar-Hualde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (9), pp.3105 - 3114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.05.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01208410v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01492975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New, Simple and Versatile Strategy for the Synthesis of Short Segments of Zigzag-Type Carbon Nanotubes</w:t>
+                <w:t xml:space="preserve">Chronic consumption of Annona muricata juice triggers and aggravates cerebral tau phosphorylation in wild-type and MAPT transgenic mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne André</w:t>
+                <w:t xml:space="preserve">Robert Rottscholl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Boutonnet</w:t>
+                <w:t xml:space="preserve">Marlen Haegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Martini</w:t>
+                <w:t xml:space="preserve">Britta Jainsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Manuel Aguiar-Hualde</w:t>
+                <w:t xml:space="preserve">Hong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesine Respondek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201503693⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (4), pp.624-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.13835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01492975v1</w:t>
+                <w:t xml:space="preserve">hal-02367579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of RNA modification by a multi-site-specific tRNA methyltransferase.</w:t>
               </w:r>
@@ -4800,51 +4800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of heterotactic PLA from rac-lactide using hetero-bimetallic Mg/Zn-Li systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Char</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5049,575 +5049,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminoglycoside resistance 16S rRNA methyltransferases block endogenous methylation, affect translation efficiency and fitness of the host.</w:t>
+                <w:t xml:space="preserve">Chiral Calcium–BINOL Phosphate Catalyzed Diastereo‐ and Enantioselective Synthesis of syn ‐1,2‐Disubstituted 1,2‐Diamines: Scope and Mechanistic Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia S Lioy</w:t>
+                <w:t xml:space="preserve">Claudia Lalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Goussard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guerineau</w:t>
+                <w:t xml:space="preserve">Audrey Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eun-Jeong Yoon</w:t>
+                <w:t xml:space="preserve">Clément Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Courvalin</w:t>
+                <w:t xml:space="preserve">Fleur Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (3), pp.382-91. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), pp.1704-1712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.042572.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201405286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953159v1</w:t>
+                <w:t xml:space="preserve">hal-05415383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a multibranched porphyrin–oligonucleotide scaffold for the construction of DNA-based nano-architectures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aminoglycoside resistance 16S rRNA methyltransferases block endogenous methylation, affect translation efficiency and fitness of the host.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Chatelain</w:t>
+                <w:t xml:space="preserve">Virginia S Lioy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Filoramo</w:t>
+                <w:t xml:space="preserve">Sylvie Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+                <w:t xml:space="preserve">Eun-Jeong Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Patrice Courvalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (17), pp.2778-2783. </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.382-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ob00202d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.042572.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065164v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of synthase and hemisynthase activities of glucosamine-6-phosphate synthase by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry</w:t>
+                <w:t xml:space="preserve">Synthesis of a multibranched porphyrin–oligonucleotide scaffold for the construction of DNA-based nano-architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gaucher-Wieczorek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Touboul</w:t>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t>
+                <w:t xml:space="preserve">Grégory Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Pélissier</w:t>
+                <w:t xml:space="preserve">Arianna Filoramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2014.04.033⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (17), pp.2778-2783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ob00202d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144651v1</w:t>
+                <w:t xml:space="preserve">hal-03065164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Calcium–BINOL Phosphate Catalyzed Diastereo‐ and Enantioselective Synthesis of syn ‐1,2‐Disubstituted 1,2‐Diamines: Scope and Mechanistic Studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of synthase and hemisynthase activities of glucosamine-6-phosphate synthase by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lebée</w:t>
+                <w:t xml:space="preserve">Florence Gaucher-Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Drouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201405286⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 458, pp.61-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2014.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05415383v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization of cyclic esters using N-heterocyclic carbene carboxylate catalysts</w:t>
               </w:r>
@@ -5865,295 +5865,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal nucleoside with strong two-band switchable fluorescence and sensitivity to the environment for investigating DNA interactions.</w:t>
+                <w:t xml:space="preserve">Coupling the torpedo microplate-receptor binding assay with mass spectrometry to detect cyclic imine neurotoxins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmytro Dziuba</w:t>
+                <w:t xml:space="preserve">Rómulo Aráoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoriia y Postupalenko</w:t>
+                <w:t xml:space="preserve">Suzanne Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Spadafora</w:t>
+                <w:t xml:space="preserve">Franck Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey S Klymchenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 134 (24), pp.10209-13. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (23), pp.10445-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja3030388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac3027564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758299v1</w:t>
+                <w:t xml:space="preserve">hal-00769970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling the torpedo microplate-receptor binding assay with mass spectrometry to detect cyclic imine neurotoxins.</w:t>
+                <w:t xml:space="preserve">A universal nucleoside with strong two-band switchable fluorescence and sensitivity to the environment for investigating DNA interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rómulo Aráoz</w:t>
+                <w:t xml:space="preserve">Dmytro Dziuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Ramos</w:t>
+                <w:t xml:space="preserve">Viktoriia y Postupalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Pelissier</w:t>
+                <w:t xml:space="preserve">Marie Spadafora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey S Klymchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 84 (23), pp.10445-53. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (24), pp.10209-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac3027564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja3030388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769970v1</w:t>
+                <w:t xml:space="preserve">hal-00758299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzofurans from Styrax agrestis As Acetylcholinesterase Inhibitors: Structure-Activity Relationships and Molecular Modeling Studies.</w:t>
               </w:r>
@@ -6413,319 +6413,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-specific conjugation of metal carbonyl dendrimer to antibody and its use as detection reagent in immunoassay.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural study of acetogenins by tandem mass spectrometry under high and low collision energy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Dai</w:t>
+                <w:t xml:space="preserve">Julie Allegrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Jugé</w:t>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2010.08.027⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (24), pp.3602-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.4805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534225v1</w:t>
+                <w:t xml:space="preserve">hal-00538931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of acetogenins by tandem mass spectrometry under high and low collision energy.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Touboul</w:t>
+                <w:t xml:space="preserve">Site-specific conjugation of metal carbonyl dendrimer to antibody and its use as detection reagent in immunoassay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fischer-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Salmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogna Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Lili Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+                <w:t xml:space="preserve">Lauriane Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (24), pp.3602-8. </w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 407 (2), pp.211-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.4805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2010.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538931v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axiphenylalaninium and axityrosinium, modified amino acids from the Mediterranean marine sponge Axinella polypoides.</w:t>
               </w:r>
@@ -6979,51 +6979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI-TOF-MS detection of the low molecular weight neurotoxins anatoxin-a and homoanatoxin-a on lyophilized and fresh filaments of axenic Oscillatoria strains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rómulo Aráoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8134,51 +8134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Maurin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tellier-Lebegue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iannazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Katoh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503506" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375762v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Nasser Moussa Bamba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Diez-Varga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Costa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04461" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05312525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusif Afandizada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Abeywansha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sargueil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2024.05.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khlifi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303815" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riko Sugita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Yoshizawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Takai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080155.124" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190832v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cebotari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Buils" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga S. Garbuz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta G. Balan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2023.112258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Herzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pythoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kleiber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad487" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Diab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Mateo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumada El Cheikh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab El Hajj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227663" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddinne Guergueb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Nasri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Brahmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef O. Al-Ghamdi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2021.115468" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyan Fakroun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Duy-Tam Vo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyenvalle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1899653" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fradi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Noureddine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Taheur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guergueb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130299" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jabs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15126-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Angelova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana G Dimitrova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Da&#160;silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02465768v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Soliman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mckenzie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc05976h" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra08504a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324659v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gelis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900547" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089704v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fischer-Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Lizinska" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogna Rudolf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.4798" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Fan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rager" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00436" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01998267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07751-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335711v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Abramov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#243;pez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900602" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01727508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bou-Nader" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mont&#233;mont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean-Jean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Br&#233;geon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1294" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184416v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Tomikawa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Auxilien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Yoshioka" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyo Miyoshi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jb/mvx075" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183681v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sobecki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Souaid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Boulay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Noordermeer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.11.027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dos&#8197;santos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801164" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139290v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gicquel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Concepci&#243;n Garc&#237;a Alvarez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pamlard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01137" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180790v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laboureur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.12.020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961168v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault E. Schmid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haquette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumesh K. Raman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01749.s001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187759v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fogeron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706219" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367579v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rottscholl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Haegele" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Jainsch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Respondek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13835" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01208410v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Char" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia G. Kulyk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brul&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Montigny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.05.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01492975v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boutonnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Aguiar-Hualde" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503693" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPH32J4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076766v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guelorget" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku820" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495967v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Char" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Gros" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2015.02.038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregeon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kamah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv989" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953159v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S Lioy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goussard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jeong Yoon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courvalin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.042572.113" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065164v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatelain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00202d" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144651v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaucher-Wieczorek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;tiot-Laurent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;lissier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.04.033" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415383v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumoulin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leb&#233;e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Drouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405286" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDCPMQW4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brule" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prima" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balogh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00108c" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Legrave" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Hamrouni-Buonomo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11072282" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758299v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dziuba" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia y Postupalenko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spadafora" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Klymchenko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3030388" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769970v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Ramos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3027564" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647691v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Liu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumontet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Simonin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200308j" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606476v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Cerruti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa W Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4814-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZM8CZ0NR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534225v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Dai" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2010.08.027" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76W4TBRD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538931v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allegrand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4805" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LW5XMM7J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gabant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moriou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ermolenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900204q" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353383v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Barry Holland" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200890094" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304335v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmarie Rippka" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Palibroda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Herdman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2008.02.018" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QT7KH7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271580v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thirioux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Richard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-1924-0" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7NL028MD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326299v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200701025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4CP6XJZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Badet-Denisot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2361" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MHZCD9W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247949v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439532v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levasseur Marceau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Hebra" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita T Angelova" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Maurin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tellier-Lebegue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iannazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Katoh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503506" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375762v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Nasser Moussa Bamba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Diez-Varga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Costa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04461" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05312525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusif Afandizada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Abeywansha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sargueil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2024.05.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khlifi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303815" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riko Sugita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Yoshizawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Takai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080155.124" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190832v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cebotari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Buils" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga S. Garbuz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta G. Balan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2023.112258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Herzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pythoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kleiber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad487" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Diab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Mateo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumada El Cheikh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab El Hajj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227663" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddinne Guergueb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Nasri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Brahmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef O. Al-Ghamdi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2021.115468" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyan Fakroun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Duy-Tam Vo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyenvalle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1899653" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fradi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Noureddine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Taheur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guergueb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130299" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jabs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15126-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Angelova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana G Dimitrova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Da&#160;silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02465768v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Soliman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mckenzie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc05976h" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra08504a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324659v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gelis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900547" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089704v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fischer-Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Lizinska" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogna Rudolf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.4798" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Fan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rager" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00436" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01998267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07751-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335711v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Abramov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#243;pez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900602" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01727508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bou-Nader" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mont&#233;mont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean-Jean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Br&#233;geon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1294" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gicquel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Concepci&#243;n Garc&#237;a Alvarez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pamlard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01137" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365308v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dos&#8197;santos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801164" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Tomikawa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Auxilien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Yoshioka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyo Miyoshi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jb/mvx075" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sobecki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Souaid" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Boulay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Noordermeer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.11.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180790v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laboureur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.12.020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961168v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault E. Schmid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haquette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumesh K. Raman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01749.s001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187759v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fogeron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706219" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01208410v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Char" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia G. Kulyk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brul&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Montigny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.05.018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01492975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boutonnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Aguiar-Hualde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503693" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPH32J4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367579v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rottscholl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Haegele" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Jainsch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Respondek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13835" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076766v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guelorget" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku820" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495967v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Char" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Gros" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2015.02.038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregeon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kamah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv989" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415383v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumoulin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leb&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Drouet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405286" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDCPMQW4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953159v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S Lioy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goussard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jeong Yoon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courvalin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.042572.113" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065164v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatelain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00202d" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144651v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaucher-Wieczorek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;tiot-Laurent" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;lissier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.04.033" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brule" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prima" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balogh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00108c" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Legrave" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Hamrouni-Buonomo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11072282" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769970v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Ramos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3027564" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758299v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dziuba" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia y Postupalenko" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spadafora" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Klymchenko" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3030388" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647691v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Liu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumontet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Simonin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200308j" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606476v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Cerruti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa W Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4814-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZM8CZ0NR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538931v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allegrand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4805" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LW5XMM7J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534225v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Dai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2010.08.027" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76W4TBRD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gabant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moriou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ermolenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900204q" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353383v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Barry Holland" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200890094" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304335v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmarie Rippka" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Palibroda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Herdman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2008.02.018" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QT7KH7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271580v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thirioux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Richard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-1924-0" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7NL028MD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326299v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200701025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4CP6XJZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Badet-Denisot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2361" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MHZCD9W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247949v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439532v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levasseur Marceau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Hebra" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita T Angelova" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>