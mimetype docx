--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -506,338 +506,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper catalyzed cycloaddition for the synthesis of non isomerisable 2’ and 3’-regioisomers of arg-tRNAarg</w:t>
+                <w:t xml:space="preserve">Switchable Redox and Thermo‐Responsive Supramolecular Polymers Based on Cyclodextrin‐Polyoxometalate Tandem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusif Afandizada</w:t>
+                <w:t xml:space="preserve">Soumaya Khlifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thilini Abeywansha</w:t>
+                <w:t xml:space="preserve">Sa Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clément Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Guerineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sargueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 229, pp.94-107. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (18), pp.e202303815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2024.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202303815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312525v1</w:t>
+                <w:t xml:space="preserve">hal-04418306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable Redox and Thermo‐Responsive Supramolecular Polymers Based on Cyclodextrin‐Polyoxometalate Tandem</w:t>
+                <w:t xml:space="preserve">Copper catalyzed cycloaddition for the synthesis of non isomerisable 2’ and 3’-regioisomers of arg-tRNAarg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Khlifi</w:t>
+                <w:t xml:space="preserve">Yusif Afandizada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sa Yao</w:t>
+                <w:t xml:space="preserve">Thilini Abeywansha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Falaise</w:t>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bauduin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guerineau</w:t>
+                <w:t xml:space="preserve">Bruno Sargueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (18), pp.e202303815. </w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229, pp.94-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202303815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2024.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418306v1</w:t>
+                <w:t xml:space="preserve">hal-05312525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tRNA Val allows four-way decoding with unmodified uridine at the wobble position in Lactobacillus casei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riko Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1731,51 +1731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and dereplication of endophytic Colletotrichum strains by MALDI TOF mass spectrometry and molecular networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2382,425 +2382,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates</w:t>
+                <w:t xml:space="preserve">Cover Feature: Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates (Eur. J. Org. Chem. 31-32/2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Gelis</w:t>
+                <w:t xml:space="preserve">Geraldine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Levitre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Touboul</w:t>
+                <w:t xml:space="preserve">Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Neuville</w:t>
+                <w:t xml:space="preserve">Thibaut Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019 (31-32), pp.5151-5155. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900547⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 2019 (31-32), pp.4971-4971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324659v1</w:t>
+                <w:t xml:space="preserve">hal-02324650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Clickable’ cyclopentadienyl iron carbonyl complexes for bioorthogonal conjugation of mid-infrared labels to a model protein and PAMAM dendrimer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Coralie Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogna Rudolf</w:t>
+                <w:t xml:space="preserve">Guillaume Levitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Salmain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (4), pp.e4798. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (31-32), pp.5151-5155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aoc.4798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089704v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Feature: Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates (Eur. J. Org. Chem. 31-32/2019)</w:t>
+                <w:t xml:space="preserve">‘Clickable’ cyclopentadienyl iron carbonyl complexes for bioorthogonal conjugation of mid-infrared labels to a model protein and PAMAM dendrimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Masson</w:t>
+                <w:t xml:space="preserve">Nathalie Fischer-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Le</w:t>
+                <w:t xml:space="preserve">Daria Lizinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Courant</w:t>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Merad</w:t>
+                <w:t xml:space="preserve">Bogna Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Allain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michèle Salmain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (31-32), pp.4971-4971. </w:t>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (4), pp.e4798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aoc.4798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324650v1</w:t>
+                <w:t xml:space="preserve">hal-02089704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization of Cyclic Carbamates: A Practical Route to Aliphatic Polyurethanes</w:t>
               </w:r>
@@ -2838,51 +2838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiao Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (7), pp.2719-2724. </w:t>
@@ -2920,51 +2920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The synthesis and characterization of giant Calixarenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3214,51 +3214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bou-Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Montémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jean-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3316,619 +3316,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of p53-Murine Double Minute 2 (MDM2) Interactions with 3,3′-Spirocyclopentene Oxindole Derivatives</w:t>
+                <w:t xml:space="preserve">MadID, a Versatile Approach to Map Protein-DNA Interactions, Highlights Telomere-Nuclear Envelope Contact Sites in Human Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gicquel</w:t>
+                <w:t xml:space="preserve">Michal Sobecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gomez</w:t>
+                <w:t xml:space="preserve">Charbel Souaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Concepción García Alvarez</w:t>
+                <w:t xml:space="preserve">Jocelyne Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pamlard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Daan Noordermeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (20), pp.9386-9392. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (10), pp.2891--2903.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139290v1</w:t>
+                <w:t xml:space="preserve">hal-02183681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calix[8]arene as New Platform for Cobalt-Salen Complexes Immobilization and Use in Hydrolytic Kinetic Resolution of Epoxides</w:t>
+                <w:t xml:space="preserve">Characterization of redundant tRNAIles with CAU and UAU anticodons in Lactobacillus plantarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
+                <w:t xml:space="preserve">Chie Tomikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Martini</w:t>
+                <w:t xml:space="preserve">Sylvie Auxilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Dos santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guerineau</w:t>
+                <w:t xml:space="preserve">Yuya Yoshioka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyo Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201801164⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163 (3), pp.233--241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jb/mvx075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365308v1</w:t>
+                <w:t xml:space="preserve">hal-02184416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of redundant tRNAIles with CAU and UAU anticodons in Lactobacillus plantarum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of p53-Murine Double Minute 2 (MDM2) Interactions with 3,3′-Spirocyclopentene Oxindole Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Auxilien</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Maxime Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Concepción García Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pamlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kiyo Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jb/mvx075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (20), pp.9386-9392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184416v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MadID, a Versatile Approach to Map Protein-DNA Interactions, Highlights Telomere-Nuclear Envelope Contact Sites in Human Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calix[8]arene as New Platform for Cobalt-Salen Complexes Immobilization and Use in Hydrolytic Kinetic Resolution of Epoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Souaid</w:t>
+                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Boulay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cyril Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dos santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guerineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daan Noordermeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (10), pp.2891--2903.e5. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (20), pp.4761-4767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.11.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201801164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183681v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling of modified nucleosides from ribonucleic acid digestion by supercritical fluid chromatography coupled to high resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Auxilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoko Yoshizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4148,51 +4148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bou-Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Fogeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4250,307 +4250,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructurally controlled polymers of rac-lactide by lithium complexes</w:t>
+                <w:t xml:space="preserve">A New, Simple and Versatile Strategy for the Synthesis of Short Segments of Zigzag-Type Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Char</w:t>
+                <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olesia G. Kulyk</w:t>
+                <w:t xml:space="preserve">Baptiste Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Brulé</w:t>
+                <w:t xml:space="preserve">Pauline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric de Montigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Juan-Manuel Aguiar-Hualde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19 (1-2), pp.167-172. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (9), pp.3105 - 3114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208410v1</w:t>
+                <w:t xml:space="preserve">cea-01492975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New, Simple and Versatile Strategy for the Synthesis of Short Segments of Zigzag-Type Carbon Nanotubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructurally controlled polymers of rac-lactide by lithium complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Boutonnet</w:t>
+                <w:t xml:space="preserve">Joëlle Char</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Martini</w:t>
+                <w:t xml:space="preserve">Olesia G. Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Manuel Aguiar-Hualde</w:t>
+                <w:t xml:space="preserve">Emilie Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201503693⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1-2), pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-01492975v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic consumption of Annona muricata juice triggers and aggravates cerebral tau phosphorylation in wild-type and MAPT transgenic mice</w:t>
               </w:r>
@@ -4696,51 +4696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djemel Hamdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guelorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Golinelli-Pimpaneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4800,90 +4800,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of heterotactic PLA from rac-lactide using hetero-bimetallic Mg/Zn-Li systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Char</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 796, pp.47-52. </w:t>
@@ -4973,51 +4973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Kamah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (19), pp.9446-9456. </w:t>
@@ -5107,51 +5107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (4), pp.1704-1712. </w:t>
@@ -5227,51 +5227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia S Lioy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun-Jeong Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5329,338 +5329,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a multibranched porphyrin–oligonucleotide scaffold for the construction of DNA-based nano-architectures</w:t>
+                <w:t xml:space="preserve">Evaluation of synthase and hemisynthase activities of glucosamine-6-phosphate synthase by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+                <w:t xml:space="preserve">Florence Gaucher-Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Chatelain</w:t>
+                <w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Filoramo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Franck Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ob00202d⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 458, pp.61-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2014.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065164v1</w:t>
+                <w:t xml:space="preserve">hal-02144651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of synthase and hemisynthase activities of glucosamine-6-phosphate synthase by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of a multibranched porphyrin–oligonucleotide scaffold for the construction of DNA-based nano-architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gaucher-Wieczorek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Touboul</w:t>
+                <w:t xml:space="preserve">Arianna Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Pélissier</w:t>
+                <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 458, pp.61-65. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (17), pp.2778-2783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2014.04.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4ob00202d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144651v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization of cyclic esters using N-heterocyclic carbene carboxylate catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vermault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5776,51 +5776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Hamrouni-Buonomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Dufies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vacelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5865,867 +5865,867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling the torpedo microplate-receptor binding assay with mass spectrometry to detect cyclic imine neurotoxins.</w:t>
+                <w:t xml:space="preserve">A universal nucleoside with strong two-band switchable fluorescence and sensitivity to the environment for investigating DNA interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rómulo Aráoz</w:t>
+                <w:t xml:space="preserve">Dmytro Dziuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Ramos</w:t>
+                <w:t xml:space="preserve">Viktoriia y Postupalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Pelissier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Marie Spadafora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey S Klymchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 84 (23), pp.10445-53. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (24), pp.10209-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac3027564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja3030388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769970v1</w:t>
+                <w:t xml:space="preserve">hal-00758299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal nucleoside with strong two-band switchable fluorescence and sensitivity to the environment for investigating DNA interactions.</w:t>
+                <w:t xml:space="preserve">Coupling the torpedo microplate-receptor binding assay with mass spectrometry to detect cyclic imine neurotoxins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmytro Dziuba</w:t>
+                <w:t xml:space="preserve">Rómulo Aráoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoriia y Postupalenko</w:t>
+                <w:t xml:space="preserve">Suzanne Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Spadafora</w:t>
+                <w:t xml:space="preserve">Franck Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey S Klymchenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Evelyne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 134 (24), pp.10209-13. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (23), pp.10445-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja3030388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac3027564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758299v1</w:t>
+                <w:t xml:space="preserve">hal-00769970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzofurans from Styrax agrestis As Acetylcholinesterase Inhibitors: Structure-Activity Relationships and Molecular Modeling Studies.</w:t>
+                <w:t xml:space="preserve">MALDI imaging mass spectrometry of lipids by adding lithium salts to the matrix solution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiawei Liu</w:t>
+                <w:t xml:space="preserve">Christopher D Cerruti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dumontet</w:t>
+                <w:t xml:space="preserve">Vanessa W Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Simonin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guerineau</w:t>
+                <w:t xml:space="preserve">Olivier Laprévote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 401 (1), pp.75-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-011-4814-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/np200308j⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647691v1</w:t>
+                <w:t xml:space="preserve">hal-00606476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI imaging mass spectrometry of lipids by adding lithium salts to the matrix solution.</w:t>
+                <w:t xml:space="preserve">Benzofurans from Styrax agrestis As Acetylcholinesterase Inhibitors: Structure-Activity Relationships and Molecular Modeling Studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher D Cerruti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Jiawei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa W Petit</w:t>
+                <w:t xml:space="preserve">Vincent Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Laprévote</w:t>
+                <w:t xml:space="preserve">Anne-Laure Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan I Iorga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-011-4814-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (10), pp.2081-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np200308j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606476v1</w:t>
+                <w:t xml:space="preserve">hal-00647691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of acetogenins by tandem mass spectrometry under high and low collision energy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site-specific conjugation of metal carbonyl dendrimer to antibody and its use as detection reagent in immunoassay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fischer-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Salmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogna Rudolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Allegrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Touboul</w:t>
+                <w:t xml:space="preserve">Lili Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+                <w:t xml:space="preserve">Lauriane Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 407 (2), pp.211-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2010.08.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.4805⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538931v1</w:t>
+                <w:t xml:space="preserve">hal-00534225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-specific conjugation of metal carbonyl dendrimer to antibody and its use as detection reagent in immunoassay.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogna Rudolf</w:t>
+                <w:t xml:space="preserve">Structural study of acetogenins by tandem mass spectrometry under high and low collision energy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Allegrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Dai</w:t>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Jugé</w:t>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 407 (2), pp.211-9. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (24), pp.3602-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2010.08.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.4805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534225v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axiphenylalaninium and axityrosinium, modified amino acids from the Mediterranean marine sponge Axinella polypoides.</w:t>
               </w:r>
@@ -6763,51 +6763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Ermolenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 72 (10), pp.1875-8. </w:t>
@@ -6871,51 +6871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Debois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6973,319 +6973,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF-MS detection of the low molecular weight neurotoxins anatoxin-a and homoanatoxin-a on lyophilized and fresh filaments of axenic Oscillatoria strains.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Analysis of ancient Greco-Roman cosmetic materials using laser desorption ionization and electrospray ionization mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolae Palibroda</w:t>
+                <w:t xml:space="preserve">Vincent Thirioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Herdman</w:t>
+                <w:t xml:space="preserve">Ghislaine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2008.02.018⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 390 (7), pp.1873-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-008-1924-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00304335v1</w:t>
+                <w:t xml:space="preserve">hal-00271580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ancient Greco-Roman cosmetic materials using laser desorption ionization and electrospray ionization mass spectrometry.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">MALDI-TOF-MS detection of the low molecular weight neurotoxins anatoxin-a and homoanatoxin-a on lyophilized and fresh filaments of axenic Oscillatoria strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rómulo Aráoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thirioux</w:t>
+                <w:t xml:space="preserve">Rosmarie Rippka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Richard</w:t>
+                <w:t xml:space="preserve">Nicolae Palibroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Richardin</w:t>
+                <w:t xml:space="preserve">Michael Herdman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 390 (7), pp.1873-9. </w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (7), pp.1308-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-008-1924-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2008.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271580v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ localisation and quantification of surfactins in a Bacillus subtilis swarming community by imaging mass spectrometry.</w:t>
               </w:r>
@@ -7297,51 +7297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Debois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7430,90 +7430,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring enzyme-catalyzed production of glucosamine-6P by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry: a new enzymatic assay for glucosamine-6P synthase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Badet-Denisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laprévote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (4), pp.666-672. </w:t>
@@ -7595,51 +7595,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase stabilization of Cu(II) reveals phosphatidylcholine isomeric features by ESI and MALDI-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7690,51 +7690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of microorganisms by proteins and lipids MALDI-TOF fingerprints: case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8134,51 +8134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Maurin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tellier-Lebegue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iannazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Katoh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503506" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375762v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Nasser Moussa Bamba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Diez-Varga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Costa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04461" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05312525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusif Afandizada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Abeywansha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sargueil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2024.05.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khlifi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303815" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riko Sugita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Yoshizawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Takai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080155.124" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190832v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cebotari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Buils" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga S. Garbuz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta G. Balan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2023.112258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Herzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pythoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kleiber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad487" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Diab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Mateo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumada El Cheikh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab El Hajj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227663" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddinne Guergueb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Nasri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Brahmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef O. Al-Ghamdi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2021.115468" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyan Fakroun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Duy-Tam Vo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyenvalle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1899653" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fradi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Noureddine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Taheur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guergueb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130299" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jabs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15126-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Angelova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana G Dimitrova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Da&#160;silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02465768v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Soliman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mckenzie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc05976h" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra08504a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324659v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gelis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900547" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089704v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fischer-Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Lizinska" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogna Rudolf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.4798" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Fan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rager" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00436" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01998267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07751-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335711v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Abramov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#243;pez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900602" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01727508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bou-Nader" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mont&#233;mont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean-Jean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Br&#233;geon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1294" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gicquel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Concepci&#243;n Garc&#237;a Alvarez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pamlard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01137" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365308v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dos&#8197;santos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801164" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Tomikawa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Auxilien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Yoshioka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyo Miyoshi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jb/mvx075" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sobecki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Souaid" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Boulay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Noordermeer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.11.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180790v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laboureur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.12.020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961168v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault E. Schmid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haquette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumesh K. Raman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01749.s001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187759v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fogeron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706219" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01208410v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Char" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia G. Kulyk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brul&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Montigny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.05.018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01492975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boutonnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Aguiar-Hualde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503693" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPH32J4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367579v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rottscholl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Haegele" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Jainsch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Respondek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13835" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076766v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guelorget" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku820" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495967v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Char" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Gros" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2015.02.038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregeon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kamah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv989" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415383v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumoulin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leb&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Drouet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405286" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDCPMQW4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953159v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S Lioy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goussard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jeong Yoon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courvalin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.042572.113" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065164v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatelain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00202d" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144651v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaucher-Wieczorek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;tiot-Laurent" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;lissier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.04.033" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brule" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prima" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balogh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00108c" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Legrave" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Hamrouni-Buonomo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11072282" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769970v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Ramos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3027564" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758299v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dziuba" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia y Postupalenko" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spadafora" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Klymchenko" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3030388" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647691v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Liu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumontet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Simonin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200308j" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606476v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Cerruti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa W Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4814-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZM8CZ0NR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538931v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allegrand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4805" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LW5XMM7J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534225v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Dai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2010.08.027" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76W4TBRD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gabant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moriou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ermolenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900204q" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353383v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Barry Holland" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200890094" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304335v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmarie Rippka" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Palibroda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Herdman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2008.02.018" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QT7KH7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271580v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thirioux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Richard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-1924-0" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7NL028MD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326299v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200701025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4CP6XJZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Badet-Denisot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2361" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MHZCD9W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247949v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439532v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levasseur Marceau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Hebra" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita T Angelova" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Maurin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tellier-Lebegue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iannazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Katoh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503506" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375762v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Nasser Moussa Bamba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Diez-Varga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Costa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04461" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khlifi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Falaise" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303815" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05312525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusif Afandizada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilini Abeywansha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sargueil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2024.05.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riko Sugita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Yoshizawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Takai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080155.124" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190832v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cebotari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Buils" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga S. Garbuz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta G. Balan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2023.112258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Herzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pythoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kleiber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad487" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Diab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Mateo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumada El Cheikh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab El Hajj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227663" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddinne Guergueb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Nasri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Brahmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef O. Al-Ghamdi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2021.115468" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyan Fakroun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Duy-Tam Vo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyenvalle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1899653" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fradi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Noureddine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Taheur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guergueb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130299" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jabs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15126-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Angelova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana G Dimitrova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Da&#160;silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02465768v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Soliman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mckenzie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc05976h" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra08504a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324659v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gelis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900547" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02089704v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fischer-Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Lizinska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogna Rudolf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.4798" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Fan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rager" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00436" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01998267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07751-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335711v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Abramov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#243;pez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900602" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01727508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bou-Nader" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mont&#233;mont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean-Jean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Br&#233;geon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1294" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183681v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sobecki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Souaid" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Boulay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Noordermeer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.11.027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184416v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Tomikawa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Auxilien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Yoshioka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyo Miyoshi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jb/mvx075" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139290v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gicquel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Concepci&#243;n Garc&#237;a Alvarez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pamlard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01137" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365308v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dos&#8197;santos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801164" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180790v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laboureur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.12.020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961168v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault E. Schmid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haquette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumesh K. Raman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01749.s001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187759v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fogeron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201706219" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01492975v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boutonnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Aguiar-Hualde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503693" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPH32J4K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01208410v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Char" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia G. Kulyk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brul&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Montigny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.05.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367579v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rottscholl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Haegele" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Jainsch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Respondek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13835" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076766v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guelorget" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku820" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495967v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Char" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Gros" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2015.02.038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregeon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kamah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv989" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415383v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumoulin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leb&#233;e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Drouet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405286" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDCPMQW4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953159v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S Lioy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Goussard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jeong Yoon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courvalin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.042572.113" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144651v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaucher-Wieczorek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;tiot-Laurent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;lissier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.04.033" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065164v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatelain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00202d" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brule" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prima" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balogh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00108c" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Legrave" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Hamrouni-Buonomo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11072282" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758299v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dziuba" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia y Postupalenko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spadafora" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Klymchenko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3030388" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769970v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Ramos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3027564" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606476v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Cerruti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa W Petit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4814-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZM8CZ0NR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647691v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Liu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumontet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Simonin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200308j" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534225v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Dai" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jug&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2010.08.027" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76W4TBRD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538931v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allegrand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4805" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LW5XMM7J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gabant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moriou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ermolenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900204q" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353383v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Barry Holland" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200890094" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271580v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thirioux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Richard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-1924-0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7NL028MD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304335v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmarie Rippka" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Palibroda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Herdman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2008.02.018" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QT7KH7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326299v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200701025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4CP6XJZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Badet-Denisot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2361" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MHZCD9W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247949v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439532v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levasseur Marceau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Hebra" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita T Angelova" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>