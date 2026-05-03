--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -300,265 +300,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of volcanic sulfur dioxide products from IASI and TROPOMI into the chemical transport model MOCAGE: case study of the 2021 La Soufrière Saint Vincent eruption with the March 2022 version of MOCAGE</w:t>
+                <w:t xml:space="preserve">Copernicus Atmosphere Monitoring Service – Regional Air Quality Production System v1.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bacles</w:t>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Améric</w:t>
+                <w:t xml:space="preserve">Gaëlle Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-18-2659-2025⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (19), pp.6835-6883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-6835-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127397v1</w:t>
+                <w:t xml:space="preserve">meteo-05300786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copernicus Atmosphere Monitoring Service – Regional Air Quality Production System v1.0</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assimilation of volcanic sulfur dioxide products from IASI and TROPOMI into the chemical transport model MOCAGE: case study of the 2021 La Soufrière Saint Vincent eruption with the March 2022 version of MOCAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Besson</w:t>
+                <w:t xml:space="preserve">Mickaël Bacles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Blot</w:t>
+                <w:t xml:space="preserve">Jonathan Améric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (19), pp.6835-6883. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (12), pp.2659-2680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-6835-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-18-2659-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-05300786v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of isoprene emissions from the coupled model SURFEX–MEGANv2.1</w:t>
               </w:r>
@@ -772,659 +772,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-04695361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Assimilation of Satellite Derived Land Surface Temperature from SEVIRI in the Surface Scheme of the AROME-France Model</w:t>
+                <w:t xml:space="preserve">Toward a multivariate formulation of the parametric Kalman filter assimilation: application to a simplified chemical transport model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+                <w:t xml:space="preserve">Antoine Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pannekoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Birman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 75 (1), pp.88-107. </w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (2), pp.139-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.16993/tellusa.48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/npg-30-139-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038013v1</w:t>
+                <w:t xml:space="preserve">meteo-04129215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a multivariate formulation of the parametric Kalman filter assimilation: application to a simplified chemical transport model</w:t>
+                <w:t xml:space="preserve">Preliminary Assimilation of Satellite Derived Land Surface Temperature from SEVIRI in the Surface Scheme of the AROME-France Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Perrot</w:t>
+                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pannekoucke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guidard</w:t>
+                <w:t xml:space="preserve">Camille Birman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (2), pp.139-166. </w:t>
+              <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75 (1), pp.88-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/npg-30-139-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.16993/tellusa.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-04129215v1</w:t>
+                <w:t xml:space="preserve">hal-04038013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pre-Operational System Based on the Assimilation of MODIS Aerosol Optical Depth in the MOCAGE Chemical Transport Model</w:t>
+                <w:t xml:space="preserve">Preliminary Assessment of MetOp-Based Temperature and Humidity Statistical Retrievals within the 3D-Var AROME-France Prediction System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
+                <w:t xml:space="preserve">Bruna Barbosa Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Plu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guidard</w:t>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Cornut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Francois Mahfouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (8), pp.1949. </w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150 (4), pp.733-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs14081949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-20-0189.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03805828v1</w:t>
+                <w:t xml:space="preserve">hal-03753645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Assessment of MetOp-Based Temperature and Humidity Statistical Retrievals within the 3D-Var AROME-France Prediction System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of MTG‐IRS observations and general channel selection for Numerical Weather Prediction models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coopmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Barbosa Silveira</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-20-0189.1⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148 (745), pp.1864-1885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.4282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753645v1</w:t>
+                <w:t xml:space="preserve">meteo-03659003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of MTG‐IRS observations and general channel selection for Numerical Weather Prediction models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+                <w:t xml:space="preserve">A Pre-Operational System Based on the Assimilation of MODIS Aerosol Optical Depth in the MOCAGE Chemical Transport Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Plu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Guidard</w:t>
+                <w:t xml:space="preserve">Flavien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 148 (745), pp.1864-1885. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.1949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.4282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs14081949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03659003v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-03805828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational bias correction for Mode-S aircraft derived winds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mahfouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1703,542 +1703,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-03478002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of the Atmospheric Measurements by Ultra-Light Spectrometer (AMULSE) greenhouse gas profiling system and application for satellite retrieval validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of variable ozone in a radiative transfer model for the global Météo‐France 4D‐Var system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coopmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Joly</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Josse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-13-3099-2020⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.3869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-02874632v1</w:t>
+                <w:t xml:space="preserve">hal-03022408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of variable ozone in a radiative transfer model for the global Météo‐France 4D‐Var system.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+                <w:t xml:space="preserve">Supercooled liquid water cloud observed, analysed, and modelled at the top of the planetary boundary layer above Dome C, Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo del Guasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Josse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niramson Azouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.3869⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (7), pp.4167-4191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-4167-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022408v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercooled liquid water cloud observed, analysed, and modelled at the top of the planetary boundary layer above Dome C, Antarctica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Massimo del Guasta</w:t>
+                <w:t xml:space="preserve">Update of Infrared Atmospheric Sounding Interferometer (IASI) channel selection with correlated observation errors for numerical weather prediction (NWP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coopmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bazile</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Marécal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-4167-2020⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.2659 - 2680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-2659-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043262v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update of Infrared Atmospheric Sounding Interferometer (IASI) channel selection with correlated observation errors for numerical weather prediction (NWP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The development of the Atmospheric Measurements by Ultra-Light Spectrometer (AMULSE) greenhouse gas profiling system and application for satellite retrieval validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Josse</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decarpenterie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marécal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13, pp.2659 - 2680. </w:t>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.3099-3118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-13-2659-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-3099-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009405v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-02874632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneity criteria from AVHRR information within IASI pixels in a numerical weather prediction context</w:t>
               </w:r>
@@ -2328,90 +2328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Infrared Satellite Observations for the Surface Temperature Retrieval over Land in a NWP Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Birman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (20), pp.2371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2458,77 +2458,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of IASI Ozone-Sensitive Channels in Preparation for an Enhanced Coupling Between Numerical Weather Prediction and Chemistry Transport Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2709,51 +2709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the potential benefit to a mesoscale NWP model of a microwave sounder on board a geostationary satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duruisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2958,291 +2958,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-02880232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards IASI-New Generation (IASI-NG): impact of improved spectral resolution and radiometric noise on the retrieval of thermodynamic, chemistry and climate variables</w:t>
+                <w:t xml:space="preserve">Iasi-NG : un concentré d'innovations technologiques pour l'étude de l'atmosphère terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Phulpin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Pequignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Pasternak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-7-4367-2014⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.3-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/54061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921248v1</w:t>
+                <w:t xml:space="preserve">hal-01104258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iasi-NG : un concentré d'innovations technologiques pour l'étude de l'atmosphère terrestre</w:t>
+                <w:t xml:space="preserve">Towards IASI-New Generation (IASI-NG): impact of improved spectral resolution and radiometric noise on the retrieval of thermodynamic, chemistry and climate variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Pasternak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Armante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 86, pp.3-5. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.4367-4385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/54061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-7-4367-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104258v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driftsondes: Providing In Situ Long-Duration Dropsonde Observations over Remote Regions</w:t>
               </w:r>
@@ -3892,542 +3892,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancements of Satellite Data Assimilation over Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Concordiasi Project in Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Doerenbecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2009MWR3071.1⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (1), pp.69-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2009BAMS2764.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-00564271v1</w:t>
+                <w:t xml:space="preserve">insu-00562459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Concordiasi Project in Antarctica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of satellite infrared radiances for convective-scale data assimilation over the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Duffourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2009BAMS2764.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.D15107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JD012936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00562459v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-00564288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of satellite infrared radiances for convective-scale data assimilation over the Mediterranean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Rossby wave interactions with Mediterranean and subtropical latitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Doerenbecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Argence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JD012936⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (68), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/31993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-00564288v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossby wave interactions with Mediterranean and subtropical latitudes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cassou</w:t>
+                <w:t xml:space="preserve">Enhancements of Satellite Data Assimilation over Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Descamps</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatima Karbou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8 (68), pp.23. </w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (6), pp.2149-2173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/31993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/2009MWR3071.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864301v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-00564271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of AIRS Radiances Affected by Mid- to Low-Level Clouds</w:t>
               </w:r>
@@ -4892,394 +4892,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A step further in the assimilation of IASI and CrIS radiances for O 3 and CO in operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near real-time assimilation of volcanic sulfur Near real-time assimilation of volcanic sulfur dioxide from IASI and other sensors in the dioxide from IASI and other sensors in the MOCAGE model: various case studies MOCAGE model: various case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">6th IASI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-04724724v1</w:t>
+                <w:t xml:space="preserve">hal-04826907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near real-time assimilation of volcanic sulfur Near real-time assimilation of volcanic sulfur dioxide from IASI and other sensors in the dioxide from IASI and other sensors in the MOCAGE model: various case studies MOCAGE model: various case studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Volcanic SO2 plume forecasting: a comparative assessment of satellite data assimilation and source inversion procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Bacles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinna K. Behera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boichu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IASI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826907v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-04725178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic SO2 plume forecasting: a comparative assessment of satellite data assimilation and source inversion procedures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abhinna K. Behera</w:t>
+                <w:t xml:space="preserve">Contribution of the MTG/IRS radiance assimilation in the characterisation of the atmospheric chemical composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Vittorioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Boichu</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">ATMOS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Jul 2024, Bologna (ITALY), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-04725178v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-04638894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the MTG/IRS radiance assimilation in the characterisation of the atmospheric chemical composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A step further in the assimilation of IASI and CrIS radiances for O 3 and CO in operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATMOS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA, Jul 2024, Bologna (ITALY), Italy</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-04638894v1</w:t>
+                <w:t xml:space="preserve">meteo-04724724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the impact of TSEN data in the assimilation of the global weather forecasting system of Météo-France</w:t>
               </w:r>
@@ -5395,51 +5395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parametric Kalman filter (PKF) tour of data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pannekoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5514,273 +5514,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Météo-France update : evolution of the MOCAGE model and research results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the activities within the International TOVS Working Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Guth</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liam E. Gumley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cooperative for Aerosol Prediction 13th working group meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXVIII General Assembly of the International Union of Geodesy and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57757/IUGG23-2941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-04694731v1</w:t>
+                <w:t xml:space="preserve">meteo-04177996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the activities within the International TOVS Working Group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Météo-France update : evolution of the MOCAGE model and research results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Guth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Arteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII General Assembly of the International Union of Geodesy and Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Cooperative for Aerosol Prediction 13th working group meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Darmstadt (Germany), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-04177996v1</w:t>
+                <w:t xml:space="preserve">meteo-04694731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near real-time assimilation of volcanic sulphur dioxide from different instruments in the MOCAGE model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Bacles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5821,848 +5821,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near real-time assimilation of volcanic sulfur dioxide from different satellites in the MOCAGE model during volcanic eruptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Bacles</w:t>
+                <w:t xml:space="preserve">Assimilating the infrared data from geostationary satellites within the Météo-France models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII General Assembly of the International Union of Geodesy and Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th International TOVS Study Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Tromsø, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-04178038v1</w:t>
+                <w:t xml:space="preserve">meteo-04186191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilating the infrared data from geostationary satellites within the Météo-France models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+                <w:t xml:space="preserve">Near real-time assimilation of volcanic sulfur dioxide from different satellites in the MOCAGE model during volcanic eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bacles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International TOVS Study Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXVIII General Assembly of the International Union of Geodesy and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57757/IUGG23-2931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-04186191v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-04178038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the Meteosat Third Generation (MTG) / InfraRed Sounder (IRS) radiance assimilation in the characterization of the atmospheric chemical composition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assimilation of satellite aerosol optical depth observations at global and regional scales in the MOCAGE CTM in operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Vidot</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUMETSAT, Sep 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03805425v1</w:t>
+                <w:t xml:space="preserve">meteo-03800464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of satellite aerosol optical depth observations at global and regional scales in the MOCAGE CTM in operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the benefits of assimilating IASI-NG radiances for ozone in a Chemistry-Transport Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavollée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Bacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EUMETSAT, Sep 2022, Bruxelles, Belgium</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2022, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-12-3963-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03800464v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-04225388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the benefits of assimilating IASI-NG radiances for ozone in a Chemistry-Transport Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Lavollée</w:t>
+                <w:t xml:space="preserve">Near real-time assimilation of volcanic sulphur dioxide from different instruments in the MOCAGE model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Améric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Bruxelles, Belgium. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2022, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-04225388v1</w:t>
+                <w:t xml:space="preserve">meteo-03824373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near real-time assimilation of volcanic sulphur dioxide from different instruments in the MOCAGE model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Météo-France update : evolution of the MOCAGE model and research results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Guth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bacles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">International Cooperative for Aerosol Prediction 12th working group meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Monterrey, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03824373v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-04694756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Météo-France update : evolution of the MOCAGE model and research results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Bacles</w:t>
+                <w:t xml:space="preserve">Contribution of the Meteosat Third Generation (MTG) / InfraRed Sounder (IRS) radiance assimilation in the characterization of the atmospheric chemical composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Vittorioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Claeyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vidot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cooperative for Aerosol Prediction 12th working group meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Monterrey, CA, United States</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUMETSAT, Sep 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-04694756v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-03805425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of satellite retrieved land surface temperature in AROME</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+                <w:t xml:space="preserve">Impact of accounting for IASI correlated observation error on the global ozone analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad El Aabaribaoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Emili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International TOVS Study Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, virtual, United States</w:t>
+              <w:t xml:space="preserve">5th IASI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Évian-les-bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658357v1</w:t>
+                <w:t xml:space="preserve">meteo-03658323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Infrared Atmospheric Sounding Interferometer - New Generation (IASI-NG) channel selection for Numerical Weather Prediction</w:t>
               </w:r>
@@ -6746,483 +6733,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-03658338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of accounting for IASI correlated observation error on the global ozone analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Emili</w:t>
+                <w:t xml:space="preserve">Impact of IASI data assimilation on the weather analyses and forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Évian-les-bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658323v1</w:t>
+                <w:t xml:space="preserve">meteo-03658329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of IASI data assimilation on the weather analyses and forecasts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Audouin</w:t>
+                <w:t xml:space="preserve">Assimilation of IASI volcanic SO2 product in Chemistry Transport Model MOCAGE in support to aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Améric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bacles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Évian-les-bains, France</w:t>
+              <w:t xml:space="preserve">, Dec 2021, Évian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03658329v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-03658318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of IASI volcanic SO2 product in Chemistry Transport Model MOCAGE in support to aviation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Bacles</w:t>
+                <w:t xml:space="preserve">Assimilation of satellite retrieved land surface temperature in AROME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Birman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IASI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Évian-les-Bains, France</w:t>
+              <w:t xml:space="preserve">23rd International TOVS Study Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658318v1</w:t>
+                <w:t xml:space="preserve">meteo-03658357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the assimilating Metop combined retrieval L2 product in AROME-France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruna Barbosa Silveira</w:t>
+                <w:t xml:space="preserve">The Strateole-2 long-duration balloon project in the deep tropics: benefiting from and improving weather forecasts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwal Plougonven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Podglajen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selvaraj Dharmalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International TOVS Study Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Saint-Sauveur, Canada</w:t>
+              <w:t xml:space="preserve">Workshop: Observational campaigns for better weather forecasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECMWF, Jun 2019, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658375v1</w:t>
+                <w:t xml:space="preserve">meteo-03659199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D-Var assimilation of IASI ozone-sensitive radiances in operational global model ARPEGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7251,73 +7251,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International TOVS Study Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Saint-Sauveur, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-03658372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a first IASI-NG channel selection for Numerical Weather Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Vittorioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7346,264 +7346,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International TOVS Study Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Saint-Sauveur, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-03658376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Strateole-2 long-duration balloon project in the deep tropics: benefiting from and improving weather forecasts?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Selvaraj Dharmalingam</w:t>
+                <w:t xml:space="preserve">Numerical experiment with global model ARPEGE and the NH model AROME for YOPP-SH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Observational campaigns for better weather forecasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECMWF, Jun 2019, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics (IUGG) General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03659199v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-03659030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical experiment with global model ARPEGE and the NH model AROME for YOPP-SH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bazile</w:t>
+                <w:t xml:space="preserve">Assessment of the assimilating Metop combined retrieval L2 product in AROME-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Barbosa Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics (IUGG) General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">22nd International TOVS Study Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saint-Sauveur, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03659030v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-03658375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of IASI observations to enhance the coupling between Numerical Weather Prediction and Chemistry Transport Models</w:t>
               </w:r>
@@ -7678,463 +7678,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-03658889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing the assimilation of IASI-NG in NWP models: a first channel selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Vittorioso</w:t>
+                <w:t xml:space="preserve">Potential benefits of assimilating metop combined retrieval l2 products in Arome-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Barbosa Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological satellite conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658885v1</w:t>
+                <w:t xml:space="preserve">hal-02365229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential benefits of assimilating metop combined retrieval l2 products in Arome-France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruna Barbosa Silveira</w:t>
+                <w:t xml:space="preserve">Preparing the assimilation of IASI-NG in NWP models: a first channel selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Vittorioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological satellite conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tallin, Estonia</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365229v1</w:t>
+                <w:t xml:space="preserve">meteo-03658885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing the assimilation of IASI-NG in NWP models: a first channel selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Vittorioso</w:t>
+                <w:t xml:space="preserve">Study of satellite observations synergy in order to improvesurface temperature in NWP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Andrey-Andrés</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Birman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International TOVS Study Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">2nd International Surface Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-01799340v1</w:t>
+                <w:t xml:space="preserve">meteo-03658452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of satellite observations synergy in order to improvesurface temperature in NWP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
+                <w:t xml:space="preserve">Preparing the assimilation of IASI-NG in NWP models: a first channel selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Vittorioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Birman</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Andrey-Andrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Surface Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">21st International TOVS Study Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03658452v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-01799340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREPARING THE ASSIMILATION OF IASI -NEW GENERATION IN NWP MODELS: TOWARDS A CHANNEL SELECTION</w:t>
               </w:r>
@@ -8267,51 +8267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 EUMETSAT Meteorological Satellite Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUMETSAT, Sep 2016, DARMSTADT, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8375,51 +8375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Armante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8500,51 +8500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Armante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8694,355 +8694,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation for the assimilation of the GIIRS-2 sounder in MOCAGE CTM for O3 &amp; CO</w:t>
+                <w:t xml:space="preserve">Towards IASI-NG radiance assimilation for mineral dusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auguste Maillot</w:t>
+                <w:t xml:space="preserve">Etienne Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lyon, France. 2025</w:t>
+              <w:t xml:space="preserve">Atelier TRATTORIA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-05293761v1</w:t>
+                <w:t xml:space="preserve">meteo-05107833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of SO2 emission quantity and injection height during volcanic eruptions using satellite observations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation for the assimilation of the GIIRS-2 sounder in MOCAGE CTM for O3 &amp; CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Belalia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Frebourg</w:t>
+                <w:t xml:space="preserve">Auguste Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271943v1</w:t>
+                <w:t xml:space="preserve">meteo-05293761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards IASI-NG radiance assimilation for mineral dusts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of SO2 emission quantity and injection height during volcanic eruptions using satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Belalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gruet</w:t>
+                <w:t xml:space="preserve">Nicolas Frebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier TRATTORIA 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-05107833v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards IASI-NG radiance assimilation for mineral dusts: 1st evaluation of the OSSE framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9132,51 +9132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nancy, France. , </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9204,234 +9204,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-04844855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of IASI and IASI-NG for the characterization of CO over the globe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Frebourg</w:t>
+                <w:t xml:space="preserve">Preparation for the assimilation of the future IRS sounder in MOCAGE CTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-04843918v1</w:t>
+                <w:t xml:space="preserve">meteo-04843176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation for the assimilation of the future IRS sounder in MOCAGE CTM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of IASI and IASI-NG for the characterization of CO over the globe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-04843176v1</w:t>
+                <w:t xml:space="preserve">meteo-04843918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of IASI radiances in the MOCAGE CTM to improve dusts fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9495,51 +9495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of IASI radiances in the MOCAGE CTM to improve dusts fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9616,64 +9616,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the real benefit of assimilating IASI within the Météo-France global model ARPEGE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9705,964 +9705,964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-04186208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the MTG/IRS radiance assimilation in the characterization of the atmospheric chemical composition</w:t>
+                <w:t xml:space="preserve">An Infrared Atmospheric Sounding Interferometer – New Generation (IASI-NG) channel selection for Numerical Weather Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Vittorioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Vidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IASI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Évian-les-bains, France</w:t>
+              <w:t xml:space="preserve">23rd International TOVS Study Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658351v1</w:t>
+                <w:t xml:space="preserve">meteo-03658363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it worth assimilating all channels in the IASI ozone band to improve ozone analysis in MOCAGE ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Lavollée</w:t>
+                <w:t xml:space="preserve">Assimilation of GOES16 ABI radiances in ARPEGE model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammad El Aabaribaoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IASI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Évian-les-bains, France</w:t>
+              <w:t xml:space="preserve">23rd International TOVS Study Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658344v1</w:t>
+                <w:t xml:space="preserve">meteo-03658358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of GOES16 ABI radiances in ARPEGE model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+                <w:t xml:space="preserve">Towards the assimilation of IASI Level 1 radiances for ozone and aerosols in a chemical transport model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad El Aabaribaoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Emili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International TOVS Study Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, virtual, United States</w:t>
+              <w:t xml:space="preserve">2021 EUMETSAT Meteorological Satellite Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, virtual, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658358v1</w:t>
+                <w:t xml:space="preserve">meteo-03658355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Infrared Atmospheric Sounding Interferometer – New Generation (IASI-NG) channel selection for Numerical Weather Prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Vittorioso</w:t>
+                <w:t xml:space="preserve">Progress toward the assimilation of IASI IR radiances for aerosols and ozone in a chemical transport model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad El Aabaribaoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Emili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International TOVS Study Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, virtual, United States</w:t>
+              <w:t xml:space="preserve">5th IASI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Évian-les-bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658363v1</w:t>
+                <w:t xml:space="preserve">meteo-03658341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress toward the assimilation of IASI IR radiances for aerosols and ozone in a chemical transport model</w:t>
+                <w:t xml:space="preserve">Impact of the updated observation error covariance matrix on the ozone analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad El Aabaribaoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Emili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IASI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Évian-les-bains, France</w:t>
+              <w:t xml:space="preserve">23rd International TOVS Study Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658341v1</w:t>
+                <w:t xml:space="preserve">meteo-03658361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the assimilation of IASI Level 1 radiances for ozone and aerosols in a chemical transport model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Emili</w:t>
+                <w:t xml:space="preserve">Contribution of the MTG/IRS radiance assimilation in the characterization of the atmospheric chemical composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Vittorioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Claeyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 EUMETSAT Meteorological Satellite Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, virtual, Romania</w:t>
+              <w:t xml:space="preserve">5th IASI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Évian-les-bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658355v1</w:t>
+                <w:t xml:space="preserve">meteo-03658351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the updated observation error covariance matrix on the ozone analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is it worth assimilating all channels in the IASI ozone band to improve ozone analysis in MOCAGE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavollée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Emili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad El Aabaribaoune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International TOVS Study Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, virtual, United States</w:t>
+              <w:t xml:space="preserve">5th IASI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Évian-les-bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658361v1</w:t>
+                <w:t xml:space="preserve">meteo-03658344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of satellite observation synergy in order to improve surface temperature in NWP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ongoing developments on satellite radiance assimilation at Météo-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Mahfouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International TOVS Study Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Saint-Sauveur, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658374v1</w:t>
+                <w:t xml:space="preserve">meteo-03658371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ongoing developments on satellite radiance assimilation at Météo-France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of satellite observation synergy in order to improve surface temperature in NWP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Birman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International TOVS Study Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Saint-Sauveur, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03658371v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-03658374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing the assimilation of IASI-NG in NWP models: a first channel selection</w:t>
               </w:r>
@@ -10795,51 +10795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz M. Funatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Argence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11219,51 +11219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mahfouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rabier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11491,51 +11491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="525E12DF"/>
+    <w:nsid w:val="9FA284E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11722,51 +11722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-guidard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4136-3962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123400023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vittorioso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.70130" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bacles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Am&#233;ric" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-2659-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05300786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Collin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-6835-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04562718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Oumami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul David Hamer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-3385-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04695361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-5279-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Sassi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Birman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/tellusa.48" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04129215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-30-139-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03805828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cornut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14081949" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Barbosa Silveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-20-0189.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03659003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guidard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4282" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03478021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Pourret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moll" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000870.2021.1886808" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4129" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03478002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Aabaribaoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Emili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-2841-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02874632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3099-2020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022408v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3869" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo del Guasta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazile" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niramson Azouz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Lupi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4167-2020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-2659-2020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264098v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Farouk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-3001-2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11202371" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919319v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD027901" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01719732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Andrey-Andr&#233;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-803-2018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02880205v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duruisseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Guedj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3070" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02880232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boullot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Langland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Gelaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cardinali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2470" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Phulpin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-4367-2014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104258v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pequignot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Pasternak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54061" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohn Stephen A." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hock Terry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cocquerez Philippe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Junhong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00075.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747316v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gazeaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanarayanan Kuttippurath" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-613-2013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646686v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Six" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vionnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214311797409794" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Hilton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas August" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Barnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouchard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-11-00027.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650788v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camy-Peyret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/39838" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00564271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouchard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009MWR3071.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009BAMS2764.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00564288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duffourg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jaubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012936" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864301v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Argence" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31993" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00564268v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pangaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dahoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009MWR3020.1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00284655v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.215" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00285015v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Tzanos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-007-0215-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NCQXQ99J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00574552v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nuret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Dziedzic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-005-0156-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2SJJQKBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04724724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826907v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bacles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04725178v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinna K. Behera" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04638894v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04177999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ottaviano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-3445" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273864v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M&#233;nard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04694731v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04177996v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam E. Gumley" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-2941" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217178v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-2931" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04178038v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04186191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Audouin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03805425v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeyman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vidot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03800464v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04225388v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavoll&#233;e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-3963-2019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03824373v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04694756v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658357v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658338v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658323v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658329v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658318v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658375v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658372v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658376v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03659199v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hertzog" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Podglajen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selvaraj Dharmalingam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03659030v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658889v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658885v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365229v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01799340v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Andrey-Andr&#233;s" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658452v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01799302v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01399168v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004672v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00614937v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05293761v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Maillot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271943v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Belalia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frebourg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05107833v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gruet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05275681v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04844855v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Petiot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.108]" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04843918v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04843176v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04871105v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04725205v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04186208v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658351v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658344v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658358v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658363v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658341v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658355v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658361v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658374v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658371v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raspaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365208v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326179v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04179938v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04588757v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01133380v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00569483v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-guidard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4136-3962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123400023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vittorioso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.70130" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05300786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Collin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-6835-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127397v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bacles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Am&#233;ric" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-2659-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04562718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Oumami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul David Hamer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-3385-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04695361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-5279-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04129215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-30-139-2023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Sassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Birman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/tellusa.48" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753645v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Barbosa Silveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-20-0189.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03659003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guidard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4282" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03805828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cornut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14081949" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03478021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Pourret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moll" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000870.2021.1886808" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4129" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03478002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Aabaribaoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Emili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-2841-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3869" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo del Guasta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazile" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niramson Azouz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Lupi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4167-2020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009405v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-2659-2020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02874632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3099-2020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264098v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Farouk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-3001-2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11202371" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919319v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD027901" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01719732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Andrey-Andr&#233;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-803-2018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02880205v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duruisseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Guedj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3070" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02880232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boullot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Langland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Gelaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cardinali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2470" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pequignot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Pasternak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54061" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Phulpin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-4367-2014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohn Stephen A." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hock Terry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cocquerez Philippe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Junhong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00075.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747316v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gazeaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanarayanan Kuttippurath" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-613-2013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646686v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Six" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vionnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214311797409794" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Hilton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas August" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Barnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouchard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-11-00027.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650788v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camy-Peyret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/39838" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouchard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009BAMS2764.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00564288v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duffourg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jaubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012936" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864301v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Argence" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31993" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00564271v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009MWR3071.1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00564268v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pangaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dahoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009MWR3020.1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00284655v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.215" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00285015v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Tzanos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-007-0215-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NCQXQ99J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00574552v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nuret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Dziedzic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-005-0156-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2SJJQKBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bacles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04725178v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinna K. Behera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04638894v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04724724v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04177999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ottaviano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-3445" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273864v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M&#233;nard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04177996v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam E. Gumley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-2941" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04694731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217178v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-2931" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04186191v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Audouin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04178038v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03800464v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04225388v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavoll&#233;e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-3963-2019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03824373v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04694756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03805425v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeyman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vidot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658323v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658338v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658329v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658318v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03659199v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hertzog" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Podglajen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selvaraj Dharmalingam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658372v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658376v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03659030v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658375v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658889v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365229v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658885v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658452v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01799340v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Andrey-Andr&#233;s" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01799302v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01399168v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004672v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00614937v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05107833v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gruet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05293761v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Maillot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271943v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Belalia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frebourg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05275681v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04844855v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Petiot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.108]" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04843176v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04843918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04871105v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04725205v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04186208v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658363v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658358v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658355v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658341v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658361v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658351v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658344v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658371v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raspaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658374v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365208v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326179v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04179938v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04588757v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01133380v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00569483v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>