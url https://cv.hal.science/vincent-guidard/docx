--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -300,265 +300,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copernicus Atmosphere Monitoring Service – Regional Air Quality Production System v1.0</w:t>
+                <w:t xml:space="preserve">Assimilation of volcanic sulfur dioxide products from IASI and TROPOMI into the chemical transport model MOCAGE: case study of the 2021 La Soufrière Saint Vincent eruption with the March 2022 version of MOCAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Colette</w:t>
+                <w:t xml:space="preserve">Mickaël Bacles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Collin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Blot</w:t>
+                <w:t xml:space="preserve">Jonathan Améric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-6835-2025⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (12), pp.2659-2680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-18-2659-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-05300786v1</w:t>
+                <w:t xml:space="preserve">hal-05127397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of volcanic sulfur dioxide products from IASI and TROPOMI into the chemical transport model MOCAGE: case study of the 2021 La Soufrière Saint Vincent eruption with the March 2022 version of MOCAGE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copernicus Atmosphere Monitoring Service – Regional Air Quality Production System v1.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bacles</w:t>
+                <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Améric</w:t>
+                <w:t xml:space="preserve">Etienne Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (12), pp.2659-2680. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (19), pp.6835-6883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-18-2659-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-6835-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127397v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-05300786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of isoprene emissions from the coupled model SURFEX–MEGANv2.1</w:t>
               </w:r>
@@ -772,659 +772,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-04695361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a multivariate formulation of the parametric Kalman filter assimilation: application to a simplified chemical transport model</w:t>
+                <w:t xml:space="preserve">Preliminary Assimilation of Satellite Derived Land Surface Temperature from SEVIRI in the Surface Scheme of the AROME-France Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Perrot</w:t>
+                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pannekoucke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guidard</w:t>
+                <w:t xml:space="preserve">Camille Birman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (2), pp.139-166. </w:t>
+              <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75 (1), pp.88-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/npg-30-139-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.16993/tellusa.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-04129215v1</w:t>
+                <w:t xml:space="preserve">hal-04038013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Assimilation of Satellite Derived Land Surface Temperature from SEVIRI in the Surface Scheme of the AROME-France Model</w:t>
+                <w:t xml:space="preserve">Toward a multivariate formulation of the parametric Kalman filter assimilation: application to a simplified chemical transport model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+                <w:t xml:space="preserve">Antoine Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pannekoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Birman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 75 (1), pp.88-107. </w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (2), pp.139-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.16993/tellusa.48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/npg-30-139-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038013v1</w:t>
+                <w:t xml:space="preserve">meteo-04129215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Assessment of MetOp-Based Temperature and Humidity Statistical Retrievals within the 3D-Var AROME-France Prediction System</w:t>
+                <w:t xml:space="preserve">A Pre-Operational System Based on the Assimilation of MODIS Aerosol Optical Depth in the MOCAGE Chemical Transport Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Barbosa Silveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+                <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Mahfouf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flavien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 150 (4), pp.733-752. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.1949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-20-0189.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs14081949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753645v1</w:t>
+                <w:t xml:space="preserve">meteo-03805828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of MTG‐IRS observations and general channel selection for Numerical Weather Prediction models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coopmann</w:t>
+                <w:t xml:space="preserve">Preliminary Assessment of MetOp-Based Temperature and Humidity Statistical Retrievals within the 3D-Var AROME-France Prediction System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Barbosa Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Mahfouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.4282⟩</w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150 (4), pp.733-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-20-0189.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03659003v1</w:t>
+                <w:t xml:space="preserve">hal-03753645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pre-Operational System Based on the Assimilation of MODIS Aerosol Optical Depth in the MOCAGE Chemical Transport Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guidard</w:t>
+                <w:t xml:space="preserve">Analysis of MTG‐IRS observations and general channel selection for Numerical Weather Prediction models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coopmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Cornut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Bacles</w:t>
+                <w:t xml:space="preserve">V. Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (8), pp.1949. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148 (745), pp.1864-1885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs14081949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.4282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03805828v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-03659003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational bias correction for Mode-S aircraft derived winds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mahfouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1703,542 +1703,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-03478002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of variable ozone in a radiative transfer model for the global Météo‐France 4D‐Var system.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The development of the Atmospheric Measurements by Ultra-Light Spectrometer (AMULSE) greenhouse gas profiling system and application for satellite retrieval validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decarpenterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.3869⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.3099-3118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-3099-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022408v1</w:t>
+                <w:t xml:space="preserve">meteo-02874632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercooled liquid water cloud observed, analysed, and modelled at the top of the planetary boundary layer above Dome C, Antarctica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Massimo del Guasta</w:t>
+                <w:t xml:space="preserve">Use of variable ozone in a radiative transfer model for the global Météo‐France 4D‐Var system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coopmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bazile</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Josse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-4167-2020⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.3869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043262v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update of Infrared Atmospheric Sounding Interferometer (IASI) channel selection with correlated observation errors for numerical weather prediction (NWP)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Josse</w:t>
+                <w:t xml:space="preserve">Supercooled liquid water cloud observed, analysed, and modelled at the top of the planetary boundary layer above Dome C, Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo del Guasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marécal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niramson Azouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-13-2659-2020⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (7), pp.4167-4191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-4167-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009405v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of the Atmospheric Measurements by Ultra-Light Spectrometer (AMULSE) greenhouse gas profiling system and application for satellite retrieval validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Update of Infrared Atmospheric Sounding Interferometer (IASI) channel selection with correlated observation errors for numerical weather prediction (NWP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Decarpenterie</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Marécal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (6), pp.3099-3118. </w:t>
+              <w:t xml:space="preserve">, 2020, 13, pp.2659 - 2680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-13-3099-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-2659-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-02874632v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneity criteria from AVHRR information within IASI pixels in a numerical weather prediction context</w:t>
               </w:r>
@@ -2328,90 +2328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Infrared Satellite Observations for the Surface Temperature Retrieval over Land in a NWP Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Birman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (20), pp.2371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2458,77 +2458,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of IASI Ozone-Sensitive Channels in Preparation for an Enhanced Coupling Between Numerical Weather Prediction and Chemistry Transport Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2709,51 +2709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the potential benefit to a mesoscale NWP model of a microwave sounder on board a geostationary satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duruisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2958,291 +2958,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-02880232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iasi-NG : un concentré d'innovations technologiques pour l'étude de l'atmosphère terrestre</w:t>
+                <w:t xml:space="preserve">Towards IASI-New Generation (IASI-NG): impact of improved spectral resolution and radiometric noise on the retrieval of thermodynamic, chemistry and climate variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pequignot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Armante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/54061⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.4367-4385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-7-4367-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104258v1</w:t>
+                <w:t xml:space="preserve">hal-00921248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards IASI-New Generation (IASI-NG): impact of improved spectral resolution and radiometric noise on the retrieval of thermodynamic, chemistry and climate variables</w:t>
+                <w:t xml:space="preserve">Iasi-NG : un concentré d'innovations technologiques pour l'étude de l'atmosphère terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pequignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Phulpin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérick Pasternak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7, pp.4367-4385. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.3-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-7-4367-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/54061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921248v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driftsondes: Providing In Situ Long-Duration Dropsonde Observations over Remote Regions</w:t>
               </w:r>
@@ -3892,542 +3892,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Concordiasi Project in Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancements of Satellite Data Assimilation over Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Karbou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2009BAMS2764.1⟩</w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (6), pp.2149-2173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2009MWR3071.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00562459v1</w:t>
+                <w:t xml:space="preserve">meteo-00564271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of satellite infrared radiances for convective-scale data assimilation over the Mediterranean</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Concordiasi Project in Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Doerenbecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JD012936⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (1), pp.69-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2009BAMS2764.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-00564288v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00562459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossby wave interactions with Mediterranean and subtropical latitudes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Doerenbecher</w:t>
+                <w:t xml:space="preserve">Simulation of satellite infrared radiances for convective-scale data assimilation over the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Duffourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Argence</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geneviève Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/31993⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.D15107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JD012936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864301v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-00564288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancements of Satellite Data Assimilation over Antarctica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guidard</w:t>
+                <w:t xml:space="preserve">Rossby wave interactions with Mediterranean and subtropical latitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Doerenbecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Argence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Karbou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 138 (6), pp.2149-2173. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (68), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/2009MWR3071.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/31993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-00564271v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of AIRS Radiances Affected by Mid- to Low-Level Clouds</w:t>
               </w:r>
@@ -4892,394 +4892,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near real-time assimilation of volcanic sulfur Near real-time assimilation of volcanic sulfur dioxide from IASI and other sensors in the dioxide from IASI and other sensors in the MOCAGE model: various case studies MOCAGE model: various case studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A step further in the assimilation of IASI and CrIS radiances for O 3 and CO in operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IASI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826907v1</w:t>
+                <w:t xml:space="preserve">meteo-04724724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic SO2 plume forecasting: a comparative assessment of satellite data assimilation and source inversion procedures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Near real-time assimilation of volcanic sulfur Near real-time assimilation of volcanic sulfur dioxide from IASI and other sensors in the dioxide from IASI and other sensors in the MOCAGE model: various case studies MOCAGE model: various case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Bacles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Boichu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">6th IASI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-04725178v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the MTG/IRS radiance assimilation in the characterisation of the atmospheric chemical composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Vittorioso</w:t>
+                <w:t xml:space="preserve">Volcanic SO2 plume forecasting: a comparative assessment of satellite data assimilation and source inversion procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinna K. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boichu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATMOS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA, Jul 2024, Bologna (ITALY), Italy</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-04638894v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-04725178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A step further in the assimilation of IASI and CrIS radiances for O 3 and CO in operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of the MTG/IRS radiance assimilation in the characterisation of the atmospheric chemical composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Vittorioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coopmann</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">ATMOS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Jul 2024, Bologna (ITALY), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-04724724v1</w:t>
+                <w:t xml:space="preserve">meteo-04638894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the impact of TSEN data in the assimilation of the global weather forecasting system of Météo-France</w:t>
               </w:r>
@@ -5395,51 +5395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parametric Kalman filter (PKF) tour of data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pannekoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5663,51 +5663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Arteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bacles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cooperative for Aerosol Prediction 13th working group meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Darmstadt (Germany), Germany</w:t>
@@ -5736,51 +5736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near real-time assimilation of volcanic sulphur dioxide from different instruments in the MOCAGE model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Bacles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5922,51 +5922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near real-time assimilation of volcanic sulfur dioxide from different satellites in the MOCAGE model during volcanic eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bacles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6007,649 +6007,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-04178038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of satellite aerosol optical depth observations at global and regional scales in the MOCAGE CTM in operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of the Meteosat Third Generation (MTG) / InfraRed Sounder (IRS) radiance assimilation in the characterization of the atmospheric chemical composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Vittorioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Bacles</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Claeyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUMETSAT, Sep 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03800464v1</w:t>
+                <w:t xml:space="preserve">meteo-03805425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the benefits of assimilating IASI-NG radiances for ozone in a Chemistry-Transport Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assimilation of satellite aerosol optical depth observations at global and regional scales in the MOCAGE CTM in operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Bruxelles, Belgium. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, EUMETSAT, Sep 2022, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-12-3963-2019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">meteo-04225388v1</w:t>
+                <w:t xml:space="preserve">meteo-03800464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near real-time assimilation of volcanic sulphur dioxide from different instruments in the MOCAGE model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Améric</w:t>
+                <w:t xml:space="preserve">Evaluation of the benefits of assimilating IASI-NG radiances for ozone in a Chemistry-Transport Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Bruxelles, Belgium</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2022, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-12-3963-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03824373v1</w:t>
+                <w:t xml:space="preserve">meteo-04225388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Météo-France update : evolution of the MOCAGE model and research results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Near real-time assimilation of volcanic sulphur dioxide from different instruments in the MOCAGE model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bacles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Améric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cooperative for Aerosol Prediction 12th working group meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Monterrey, CA, United States</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-04694756v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-03824373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the Meteosat Third Generation (MTG) / InfraRed Sounder (IRS) radiance assimilation in the characterization of the atmospheric chemical composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+                <w:t xml:space="preserve">Météo-France update : evolution of the MOCAGE model and research results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Guth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bacles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUMETSAT, Sep 2022, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">International Cooperative for Aerosol Prediction 12th working group meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Monterrey, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03805425v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-04694756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of accounting for IASI correlated observation error on the global ozone analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Emili</w:t>
+                <w:t xml:space="preserve">Assimilation of satellite retrieved land surface temperature in AROME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Birman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IASI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Évian-les-bains, France</w:t>
+              <w:t xml:space="preserve">23rd International TOVS Study Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658323v1</w:t>
+                <w:t xml:space="preserve">meteo-03658357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Infrared Atmospheric Sounding Interferometer - New Generation (IASI-NG) channel selection for Numerical Weather Prediction</w:t>
               </w:r>
@@ -6733,611 +6746,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-03658338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of IASI data assimilation on the weather analyses and forecasts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Audouin</w:t>
+                <w:t xml:space="preserve">Impact of accounting for IASI correlated observation error on the global ozone analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad El Aabaribaoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Emili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Évian-les-bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658329v1</w:t>
+                <w:t xml:space="preserve">meteo-03658323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of IASI volcanic SO2 product in Chemistry Transport Model MOCAGE in support to aviation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Bacles</w:t>
+                <w:t xml:space="preserve">Impact of IASI data assimilation on the weather analyses and forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Évian-les-Bains, France</w:t>
+              <w:t xml:space="preserve">, Dec 2021, Évian-les-bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03658318v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-03658329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of satellite retrieved land surface temperature in AROME</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+                <w:t xml:space="preserve">Assimilation of IASI volcanic SO2 product in Chemistry Transport Model MOCAGE in support to aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Améric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bacles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International TOVS Study Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, virtual, United States</w:t>
+              <w:t xml:space="preserve">5th IASI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Évian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658357v1</w:t>
+                <w:t xml:space="preserve">meteo-03658318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Strateole-2 long-duration balloon project in the deep tropics: benefiting from and improving weather forecasts?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the assimilating Metop combined retrieval L2 product in AROME-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Barbosa Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Hertzog</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guidard</w:t>
+                <w:t xml:space="preserve">P. Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Observational campaigns for better weather forecasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECMWF, Jun 2019, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">22nd International TOVS Study Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saint-Sauveur, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03659199v1</w:t>
+                <w:t xml:space="preserve">meteo-03658375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D-Var assimilation of IASI ozone-sensitive radiances in operational global model ARPEGE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coopmann</w:t>
+                <w:t xml:space="preserve">The Strateole-2 long-duration balloon project in the deep tropics: benefiting from and improving weather forecasts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwal Plougonven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Podglajen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selvaraj Dharmalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International TOVS Study Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Saint-Sauveur, Canada</w:t>
+              <w:t xml:space="preserve">Workshop: Observational campaigns for better weather forecasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECMWF, Jun 2019, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03658372v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-03659199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a first IASI-NG channel selection for Numerical Weather Prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Vittorioso</w:t>
+                <w:t xml:space="preserve">4D-Var assimilation of IASI ozone-sensitive radiances in operational global model ARPEGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7346,264 +7376,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International TOVS Study Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Saint-Sauveur, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03658376v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-03658372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical experiment with global model ARPEGE and the NH model AROME for YOPP-SH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bazile</w:t>
+                <w:t xml:space="preserve">Evaluation of a first IASI-NG channel selection for Numerical Weather Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Vittorioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics (IUGG) General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">22nd International TOVS Study Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saint-Sauveur, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03659030v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-03658376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the assimilating Metop combined retrieval L2 product in AROME-France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruna Barbosa Silveira</w:t>
+                <w:t xml:space="preserve">Numerical experiment with global model ARPEGE and the NH model AROME for YOPP-SH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International TOVS Study Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Saint-Sauveur, Canada</w:t>
+              <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics (IUGG) General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03658375v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-03659030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of IASI observations to enhance the coupling between Numerical Weather Prediction and Chemistry Transport Models</w:t>
               </w:r>
@@ -7684,103 +7684,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential benefits of assimilating metop combined retrieval l2 products in Arome-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Barbosa Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMETSAT Meteorological satellite conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tallin, Estonia</w:t>
@@ -7904,90 +7904,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of satellite observations synergy in order to improvesurface temperature in NWP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Birman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Surface Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8267,51 +8267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 EUMETSAT Meteorological Satellite Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUMETSAT, Sep 2016, DARMSTADT, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8375,51 +8375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Armante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8500,51 +8500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Armante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8890,51 +8890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of SO2 emission quantity and injection height during volcanic eruptions using satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bacles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Belalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9629,51 +9629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9705,813 +9705,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-04186208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Infrared Atmospheric Sounding Interferometer – New Generation (IASI-NG) channel selection for Numerical Weather Prediction</w:t>
+                <w:t xml:space="preserve">Contribution of the MTG/IRS radiance assimilation in the characterization of the atmospheric chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Vittorioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Claeyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International TOVS Study Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, virtual, United States</w:t>
+              <w:t xml:space="preserve">5th IASI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Évian-les-bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658363v1</w:t>
+                <w:t xml:space="preserve">meteo-03658351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of GOES16 ABI radiances in ARPEGE model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+                <w:t xml:space="preserve">Is it worth assimilating all channels in the IASI ozone band to improve ozone analysis in MOCAGE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Emili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad El Aabaribaoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International TOVS Study Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, virtual, United States</w:t>
+              <w:t xml:space="preserve">5th IASI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Évian-les-bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658358v1</w:t>
+                <w:t xml:space="preserve">meteo-03658344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the assimilation of IASI Level 1 radiances for ozone and aerosols in a chemical transport model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Emili</w:t>
+                <w:t xml:space="preserve">An Infrared Atmospheric Sounding Interferometer – New Generation (IASI-NG) channel selection for Numerical Weather Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Vittorioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 EUMETSAT Meteorological Satellite Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, virtual, Romania</w:t>
+              <w:t xml:space="preserve">23rd International TOVS Study Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658355v1</w:t>
+                <w:t xml:space="preserve">meteo-03658363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress toward the assimilation of IASI IR radiances for aerosols and ozone in a chemical transport model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Emili</w:t>
+                <w:t xml:space="preserve">Assimilation of GOES16 ABI radiances in ARPEGE model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IASI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Évian-les-bains, France</w:t>
+              <w:t xml:space="preserve">23rd International TOVS Study Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658341v1</w:t>
+                <w:t xml:space="preserve">meteo-03658358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the updated observation error covariance matrix on the ozone analysis</w:t>
+                <w:t xml:space="preserve">Progress toward the assimilation of IASI IR radiances for aerosols and ozone in a chemical transport model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad El Aabaribaoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Emili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International TOVS Study Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, virtual, United States</w:t>
+              <w:t xml:space="preserve">5th IASI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Évian-les-bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658361v1</w:t>
+                <w:t xml:space="preserve">meteo-03658341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the MTG/IRS radiance assimilation in the characterization of the atmospheric chemical composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+                <w:t xml:space="preserve">Towards the assimilation of IASI Level 1 radiances for ozone and aerosols in a chemical transport model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad El Aabaribaoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Emili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Vidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IASI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Évian-les-bains, France</w:t>
+              <w:t xml:space="preserve">2021 EUMETSAT Meteorological Satellite Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, virtual, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658351v1</w:t>
+                <w:t xml:space="preserve">meteo-03658355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it worth assimilating all channels in the IASI ozone band to improve ozone analysis in MOCAGE ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Lavollée</w:t>
+                <w:t xml:space="preserve">Impact of the updated observation error covariance matrix on the ozone analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad El Aabaribaoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Emili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammad El Aabaribaoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IASI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Évian-les-bains, France</w:t>
+              <w:t xml:space="preserve">23rd International TOVS Study Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03658344v1</w:t>
+                <w:t xml:space="preserve">meteo-03658361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ongoing developments on satellite radiance assimilation at Météo-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mahfouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International TOVS Study Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Saint-Sauveur, Canada</w:t>
@@ -10540,90 +10540,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of satellite observation synergy in order to improve surface temperature in NWP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zied Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Birman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International TOVS Study Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Saint-Sauveur, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10795,51 +10795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz M. Funatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Argence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11219,51 +11219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mahfouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rabier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11491,51 +11491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FA284E0"/>
+    <w:nsid w:val="3BFB8810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11722,51 +11722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-guidard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4136-3962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123400023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vittorioso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.70130" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05300786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Collin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-6835-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127397v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bacles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Am&#233;ric" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-2659-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04562718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Oumami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul David Hamer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-3385-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04695361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-5279-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04129215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-30-139-2023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Sassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Birman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/tellusa.48" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753645v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Barbosa Silveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-20-0189.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03659003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guidard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4282" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03805828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cornut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14081949" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03478021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Pourret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moll" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000870.2021.1886808" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4129" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03478002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Aabaribaoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Emili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-2841-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3869" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo del Guasta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazile" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niramson Azouz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Lupi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4167-2020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009405v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-2659-2020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02874632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3099-2020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264098v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Farouk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-3001-2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11202371" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919319v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD027901" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01719732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Andrey-Andr&#233;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-803-2018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02880205v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duruisseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Guedj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3070" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02880232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boullot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Langland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Gelaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cardinali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2470" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pequignot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Pasternak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54061" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Phulpin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-4367-2014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohn Stephen A." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hock Terry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cocquerez Philippe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Junhong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00075.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747316v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gazeaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanarayanan Kuttippurath" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-613-2013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646686v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Six" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vionnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214311797409794" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Hilton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas August" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Barnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouchard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-11-00027.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650788v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camy-Peyret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/39838" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouchard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009BAMS2764.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00564288v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duffourg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jaubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012936" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864301v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Argence" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31993" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00564271v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009MWR3071.1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00564268v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pangaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dahoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009MWR3020.1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00284655v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.215" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00285015v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Tzanos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-007-0215-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NCQXQ99J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00574552v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nuret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Dziedzic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-005-0156-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2SJJQKBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bacles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04725178v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinna K. Behera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04638894v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04724724v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04177999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ottaviano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-3445" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273864v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M&#233;nard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04177996v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam E. Gumley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-2941" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04694731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217178v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-2931" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04186191v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Audouin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04178038v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03800464v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04225388v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavoll&#233;e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-3963-2019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03824373v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04694756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03805425v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeyman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vidot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658323v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658338v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658329v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658318v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03659199v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hertzog" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Podglajen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selvaraj Dharmalingam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658372v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658376v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03659030v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658375v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658889v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365229v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658885v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658452v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01799340v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Andrey-Andr&#233;s" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01799302v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01399168v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004672v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00614937v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05107833v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gruet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05293761v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Maillot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271943v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Belalia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frebourg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05275681v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04844855v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Petiot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.108]" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04843176v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04843918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04871105v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04725205v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04186208v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658363v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658358v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658355v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658341v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658361v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658351v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658344v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658371v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raspaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658374v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365208v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326179v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04179938v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04588757v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01133380v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00569483v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-guidard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4136-3962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123400023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vittorioso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.70130" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bacles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Am&#233;ric" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-2659-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05300786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Collin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-6835-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04562718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Oumami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul David Hamer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-3385-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04695361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-5279-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Sassi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Birman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/tellusa.48" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04129215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-30-139-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03805828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cornut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14081949" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Barbosa Silveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-20-0189.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03659003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guidard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4282" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03478021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Pourret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moll" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000870.2021.1886808" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4129" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03478002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Aabaribaoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Emili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-2841-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02874632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3099-2020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022408v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3869" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo del Guasta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazile" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niramson Azouz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Lupi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4167-2020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-2659-2020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264098v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Farouk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-3001-2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11202371" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919319v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD027901" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01719732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Andrey-Andr&#233;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-803-2018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02880205v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duruisseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Guedj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3070" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02880232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boullot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Langland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Gelaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cardinali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2470" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Phulpin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-4367-2014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104258v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pequignot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Pasternak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54061" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohn Stephen A." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hock Terry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cocquerez Philippe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Junhong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00075.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747316v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gazeaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanarayanan Kuttippurath" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-613-2013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646686v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Six" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vionnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214311797409794" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Hilton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas August" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Barnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouchard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-11-00027.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650788v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camy-Peyret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/39838" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00564271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouchard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009MWR3071.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009BAMS2764.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00564288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duffourg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jaubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012936" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864301v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Argence" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31993" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00564268v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pangaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dahoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009MWR3020.1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00284655v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.215" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00285015v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Tzanos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-007-0215-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NCQXQ99J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00574552v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nuret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Dziedzic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00703-005-0156-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2SJJQKBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04724724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826907v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bacles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04725178v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinna K. Behera" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04638894v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04177999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ottaviano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-3445" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273864v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M&#233;nard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04177996v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam E. Gumley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-2941" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04694731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217178v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-2931" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04186191v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Audouin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04178038v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03805425v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeyman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vidot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03800464v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04225388v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavoll&#233;e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-3963-2019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03824373v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04694756v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658357v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658338v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658323v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658329v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658318v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658375v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03659199v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hertzog" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Podglajen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selvaraj Dharmalingam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658372v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658376v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03659030v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658889v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365229v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658885v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658452v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01799340v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Andrey-Andr&#233;s" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01799302v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01399168v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004672v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00614937v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05107833v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gruet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05293761v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Maillot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271943v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Belalia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frebourg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05275681v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04844855v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Petiot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.108]" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04843176v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04843918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04871105v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04725205v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04186208v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658351v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658344v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658363v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658358v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658341v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658355v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658361v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658371v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raspaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658374v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365208v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326179v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gauthier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04179938v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04588757v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01133380v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00569483v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>