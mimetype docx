--- v0 (2026-03-20)
+++ v1 (2026-04-18)
@@ -287,429 +287,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of Embrittlement in CMAS-Infiltrated Thermal Barrier Coatings via Laser Shock Experiments</w:t>
+                <w:t xml:space="preserve">Deposition of Hydroxyapatite (HA) and Yttria Ceramic Powders by Low Pressure Cold Spray involving Vacuum Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Billard</w:t>
+                <w:t xml:space="preserve">Dylan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Mikulla</w:t>
+                <w:t xml:space="preserve">Geoffrey Céleste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guipont</w:t>
+                <w:t xml:space="preserve">Alain Denoirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravisankar Naraparaju</w:t>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Schulz</w:t>
+                <w:t xml:space="preserve">Nicolas Tessier-D-Oyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.117487. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.112802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.112802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052413v1</w:t>
+                <w:t xml:space="preserve">hal-05069168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of Hydroxyapatite (HA) and Yttria Ceramic Powders by Low Pressure Cold Spray involving Vacuum Atmosphere</w:t>
+                <w:t xml:space="preserve">Corrosion behaviour of Alloy 600 containing oxide inclusions exposed to primary water of pressurised water reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Chatelain</w:t>
+                <w:t xml:space="preserve">Colette Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Céleste</w:t>
+                <w:t xml:space="preserve">Thierry Couvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Denoirjean</w:t>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tessier-D-Oyen</w:t>
+                <w:t xml:space="preserve">David Balloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.112802. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 254, pp.113035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.112802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2025.113035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069168v1</w:t>
+                <w:t xml:space="preserve">emse-05121148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion behaviour of Alloy 600 containing oxide inclusions exposed to primary water of pressurised water reactors</w:t>
+                <w:t xml:space="preserve">Localization of Embrittlement in CMAS-Infiltrated Thermal Barrier Coatings via Laser Shock Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Perez</w:t>
+                <w:t xml:space="preserve">Capucine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Couvant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Christoph Mikulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+                <w:t xml:space="preserve">Ravisankar Naraparaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Balloy</w:t>
+                <w:t xml:space="preserve">Uwe Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 254, pp.113035. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.117487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2025.113035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05121148v1</w:t>
+                <w:t xml:space="preserve">hal-05052413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Barrier Coatings in burner rig experiment analyzed through LAser Shock for DAmage Monitoring (LASDAM) method</w:t>
               </w:r>
@@ -721,51 +721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -829,90 +829,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of PEEK as Intermediate Layer in the Cold Spray of Hydroxyapatite Coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denoirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Denoirjean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -985,51 +985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Coudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1089,90 +1089,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the thermal treatment of a hydroxyapatite powder on the characteristics of coatings deposited by cold gas spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denoirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Denoirjean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1213,509 +1213,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling and interface strength analyses of thermal barrier coatings combining Laser Shock Adhesion Test to thermal cycling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional Characterization of Cracks in a Columnar Thermal Barrier Coating System for Gas Turbine Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dennstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.124938⟩</w:t>
+              <w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (3), pp.400-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40192-019-00150-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308106v1</w:t>
+                <w:t xml:space="preserve">hal-04639135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Characterization of Cracks in a Columnar Thermal Barrier Coating System for Gas Turbine Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Dennstedt</w:t>
+                <w:t xml:space="preserve">Thermal cycling damage monitoring of thermal barrier coating assisted with LASAT (LAser Shock Adhesion Test)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Maurel</w:t>
+                <w:t xml:space="preserve">Mélanie Theveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Coudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40192-019-00150-7⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 380, pp.125048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639135v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal cycling damage monitoring of thermal barrier coating assisted with LASAT (LAser Shock Adhesion Test)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buckling and interface strength analyses of thermal barrier coatings combining Laser Shock Adhesion Test to thermal cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Coudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 380, pp.125048. </w:t>
+              <w:t xml:space="preserve">, 2019, pp.124938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.124938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333594v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Characterization of Cracks in a Columnar Thermal Barrier Coating System for Gas Turbine Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dennstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (3), pp.400-412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40192-019-00150-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340235v1</w:t>
@@ -1739,51 +1739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of 316SS addition on the properties of the coatings based on Al 2 O 3 applied by plasma spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Elleuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1882,51 +1882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Corté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (5), pp.958-969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2132,51 +2132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostoula I. Triantou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris I. Pantelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2274,51 +2274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Savkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Basseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2395,51 +2395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2503,77 +2503,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) of EB-PVD TBCs: Towards an industrial application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2643,882 +2643,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage study of cold-sprayed composite materials for application to electrical contacts</w:t>
+                <w:t xml:space="preserve">3D multiscale segmentation and morphological analysis of x-ray microtomography from cold-sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rolland</w:t>
+                <w:t xml:space="preserve">Luc Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sallamand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Charles Peyrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21, pp.758-772. </w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 248 (2), pp.187-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-012-9756-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2012.03655.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732439v1</w:t>
+                <w:t xml:space="preserve">hal-00751923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional simulation of porosity in plasma-sprayed alumina using microtomography and electrochemical impedance spectrometry for finite element modeling of properties</w:t>
+                <w:t xml:space="preserve">Damage study of cold-sprayed composite materials for application to electrical contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Amsellem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Borit</w:t>
+                <w:t xml:space="preserve">Gilles Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Jeulin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pierre Sallamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 21, pp.193-201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-011-9687-0⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 21, pp.758-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-012-9756-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684991v1</w:t>
+                <w:t xml:space="preserve">hal-00732439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B4C/Ni composite coatings prepared by cold spray of blended or CVD-coated powders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional simulation of porosity in plasma-sprayed alumina using microtomography and electrochemical impedance spectrometry for finite element modeling of properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Amsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 21, pp.561-570. </w:t>
+              <w:t xml:space="preserve">, 2012, 21, pp.193-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-012-9774-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-011-9687-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732238v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D multiscale segmentation and morphological analysis of x-ray microtomography from cold-sprayed coatings</w:t>
+                <w:t xml:space="preserve">B4C/Ni composite coatings prepared by cold spray of blended or CVD-coated powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Gillibert</w:t>
+                <w:t xml:space="preserve">C. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Amsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Peyrega</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 248 (2), pp.187-199. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.561-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2012.03655.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-012-9774-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751923v1</w:t>
+                <w:t xml:space="preserve">hal-00732238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced damage in cold-sprayed composite coatings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The influence of the substrate on the deposition of cold sprayed titanium : an experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.04.103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.523-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-010-9608-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619392v1</w:t>
+                <w:t xml:space="preserve">hal-00592015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the substrate on the deposition of cold sprayed titanium : an experimental and numerical study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Laser-induced damage in cold-sprayed composite coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sallamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20, pp.523-533. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205, pp.4915-4927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-010-9608-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.04.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592015v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-of-the-art laser adhesion test (LASAT)</w:t>
               </w:r>
@@ -3632,2582 +3632,2570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures of cold sprayed coatings investigated by X-ray microtomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cold-spraying coupled to nano-pulsed Nd-YaG laser surface pre-treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Irissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charles Peyrega</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Spray Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.1062-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-010-9500-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565865v1</w:t>
+                <w:t xml:space="preserve">hal-00542452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-spraying coupled to nano-pulsed Nd-YaG laser surface pre-treatment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microstructures of cold sprayed coatings investigated by X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Peyrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermal Spray Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.140-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-010-9500-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00542452v1</w:t>
+                <w:t xml:space="preserve">hal-00565865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and mechanical properties of titanium oxide thin films for biomedical application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jouanny</w:t>
+                <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Labdi</w:t>
+                <w:t xml:space="preserve">P. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aubert</w:t>
+                <w:t xml:space="preserve">C. Buscema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maciejak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518, pp.3212-3217. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.046⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond strength determination of hydroxyapatite coatings on Ti-6Al-4V substrates using the LAser Shock Adhesion Test (LASAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bansard</w:t>
+                <w:t xml:space="preserve">K.A. Khor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 95, pp.1096-1104. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.32907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.32907⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of particle velocity on adhesion of cold-sprayed splats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18, pp.331-342. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-009-9327-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-009-9327-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les applications en projection dynamique par cold spray (série 2/2)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Study of the porosity in plasma-sprayed alumina through an innovative three-dimensional simulation of the coating buildup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galvano-organo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39, pp.2711-2724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-008-9612-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359204v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection dynamique par gaz froid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rolland</w:t>
+                <w:t xml:space="preserve">Two-dimensional (2D) and three dimensional (3D) analyses of plasma sprayed alumina microstructures for finite-element simulation of Young's modulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Amsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galvano-organo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.4091-4098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-007-2239-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336538v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional (2D) and three dimensional (3D) analyses of plasma sprayed alumina microstructures for finite-element simulation of Young's modulus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projection dynamique par gaz froid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Amsellem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamel Madi</w:t>
+                <w:t xml:space="preserve">Gilles Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Galvano-organo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 778, pp.61-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00284789v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of substrate temperature and roughness on the solidification of copper plasma sprayed droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.I. Pantelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole de Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 485, pp.119-129. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2007.07.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the porosity in plasma-sprayed alumina through an innovative three-dimensional simulation of the coating buildup</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les applications en projection dynamique par cold spray (série 2/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agathe Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Galvano-organo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 779, pp.65-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-008-9612-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00329676v1</w:t>
+                <w:t xml:space="preserve">hal-00359204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium distribution of liquid during sintering of assemblies of WC/Co cermets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Colin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16, pp.548-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-007-9069-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-006-9012-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159573v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00238497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equilibrium distribution of liquid during sintering of assemblies of WC/Co cermets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Barradas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38, pp.150-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-006-9012-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-007-9069-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00238497v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of adhesive strength of thermal sprayed hydroxyapatite coatings using the Laser Shock Adhesion Test (LASAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48 (4), pp.793-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of substrate preparation on flattening of plasma sprayed aluminium bronze powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.I. Pantelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22, pp.420-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/174329406X150440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of defect orientation on electrical insulating properties of plasma-sprayed alumina coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Treheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (1), pp.65-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10832-005-1101-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10832-005-1101-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal microscopy characterization of in vitro tests of controlled atmosphere plasma spraying hydroxyapatite (CAPS-HA) coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Khor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Espanol Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Espanol Pons</w:t>
+                <w:t xml:space="preserve">G. Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 254-256, pp.319-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-microstructure-property relationships in controlled atmosphere plasma spraying of ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Español</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 183, pp.204-211. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2003.08.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2003.08.078⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of mechanical properties and residual stress distributions of copper coatings obtained by different thermal spray processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Gassot</w:t>
+                <w:t xml:space="preserve">T. Junquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Junquera</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 17, pp.317-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00010650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of metal-ceramic bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tréheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tréheux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guipont</w:t>
+                <w:t xml:space="preserve">P. Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4 (10), pp.1883-1898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp3:1994245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00249230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6217,401 +6205,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive Manufacturing of Metal Alloys 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing of Metal Alloys 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394163380.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coated single crystal superalloys: processing, characterization, and modeling of protective coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Vidal-Sétif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Vidal-Sétif</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert Vassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nickel Base Single Crystals Across Length Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.283-338, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819357-0.00018-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Progress in Local Characterization of Damage Evolution in Thermal Barrier Coating Under Thermal Cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tin S. et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superalloys 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Series. Springer, Cham., pp.813-823, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-51834-9_80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6621,1006 +6609,1006 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Spray of Hydroxyapatite Coatings: Interest of PEEK as an Intermediate Layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Chatelain</w:t>
+                <w:t xml:space="preserve">Assessment of agglomerated ceramic powders under impact by cold spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Celeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Denoirjean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Sao-Joao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Thermal Spray Conference (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710371v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of agglomerated ceramic powders under impact by cold spraying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Celeste</w:t>
+                <w:t xml:space="preserve">Cold Spray of Hydroxyapatite Coatings: Interest of PEEK as an Intermediate Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alain Denoirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Thermal Spray Conference (ITSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITSC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.475-482, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2022p0475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667863v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the nozzle geometry to improve HA deposition efficiency in cold gas spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denoirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Conference of the European Ceramic Society - ECerS XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of hydroxyapatite ceramic powders adapted to cold spray process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Chatelain</w:t>
+                <w:t xml:space="preserve">Investigation of agglomerated ceramic powders suitable for cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Celeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Denoirjean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Spray 2021: International Thermal Spray Conference.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Thermal Spray Conference (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En distanciel, France. pp.139-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2021p0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740549v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of agglomerated ceramic powders suitable for cold spray</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Celeste</w:t>
+                <w:t xml:space="preserve">Preparation of hydroxyapatite ceramic powders adapted to cold spray process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alain Denoirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Thermal Spray Conference (ITSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thermal Spray 2021: International Thermal Spray Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En Distanciel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199051v1</w:t>
+                <w:t xml:space="preserve">hal-04740549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de poudres céramiques adaptées au cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denoirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Denoirjean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, En Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) Applied to Bioceramic Coatings Involving Two-Dimensional Shock Wave Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cottin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guipont</w:t>
+                <w:t xml:space="preserve">Clémence Demangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cauwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASM, May 2019, Osaka, Japan. pp.101-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the interface strength and residual stresses within plasma sprayed alumina coatings involving LASAT (Laser Shock Adhesion Test)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sapardanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International thermal spray conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dusseldorf, Germany. pp.315-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold spray of agglomerated submicronic hydroxyapatite powders for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7629,106 +7617,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Corté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DVS, May 2016, Shanghai, China. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du cisaillement macroscopique sur la propagation d'une fissure située à l'interface d'un revêtement céramique et d'un substrat métallique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sapardanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7787,963 +7775,963 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the residual stress distribution of thermally sprayed TBCs involving various interfaces and laser drilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Barcelone, Spain. pp.500-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnected porosity modification of plasma sprayed alumina coating using excimer laser surface treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Pauchet</w:t>
+                <w:t xml:space="preserve">Assessment of interfacial crack in EB-PVD thermal barrier coating combining laser shock adhesion test (LASAT) and photoluminescence piezospectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Passilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal spray 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Houston, United States. pp.521-527</w:t>
+              <w:t xml:space="preserve">HTCPM'8 - 8th international symposium on high-temperature corrosion and protection of materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Les Embiez, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714767v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse non destructive des défauts engendrés par le perçage laser des barrières thermiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Interconnected porosity modification of plasma sprayed alumina coating using excimer laser surface treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Amsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LASERAP'7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Ile d'Oléron, France. pp.288-293</w:t>
+              <w:t xml:space="preserve">Thermal spray 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Houston, United States. pp.521-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751784v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime of cold-sprayed electrical contacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rolland</w:t>
+                <w:t xml:space="preserve">Analyse non destructive des défauts engendrés par le perçage laser des barrières thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Zeralli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Hardy</w:t>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th international conference on electrical contacts - ICEC 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LASERAP'7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Ile d'Oléron, France. pp.288-293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853678v1</w:t>
+                <w:t xml:space="preserve">hal-00751784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of delamination induced by laser drilling of thermally sprayed TBC interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lifetime of cold-sprayed electrical contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Zeralli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Girardot</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal spray 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th international conference on electrical contacts - ICEC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Beijing, China. pp.338-345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2012.0672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714459v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallization of a polymer using cold spray : application to aluminum coating of polyamide 66</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Study of delamination induced by laser drilling of thermally sprayed TBC interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal spray 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Houston, United States. pp.265-270</w:t>
+              <w:t xml:space="preserve">, May 2012, Houston, United States. pp.114-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714440v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of interfacial crack in EB-PVD thermal barrier coating combining laser shock adhesion test (LASAT) and photoluminescence piezospectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Fabre</w:t>
+                <w:t xml:space="preserve">Metallization of a polymer using cold spray : application to aluminum coating of polyamide 66</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Passilly</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Malhaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTCPM'8 - 8th international symposium on high-temperature corrosion and protection of materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Les Embiez, France. 9 p</w:t>
+              <w:t xml:space="preserve">Thermal spray 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Houston, United States. pp.265-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723175v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) of electron beam physical vapor deposited thermal barrier coatings (EB-PVD TBCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8765,3301 +8753,3301 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro superalloys 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Wildbach Kreuth, Germany. pp.509-514, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.278.509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par choc laser de l'adhérence de barrières thermiques aéronautiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lasers and thermal spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermec 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Berlin, Germany. pp.174-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.638-642.174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00570504v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Socratic approach to surface modification: The example of Thermal Spray</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude par choc laser de l'adhérence de barrières thermiques aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Guetta</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES, SMT 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Dresden, Germany. pp.12</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906521v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural study of copper and copper/alumina composite coatings produced by cold spray process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">A Socratic approach to surface modification: The example of Thermal Spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermec 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES, SMT 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dresden, Germany. pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448701v1</w:t>
+                <w:t xml:space="preserve">hal-00906521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers and thermal spray</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Microstructural study of copper and copper/alumina composite coatings produced by cold spray process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.I. Pantelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.I. Triantou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.I. Sarafoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermec 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2009, Berlin, Germany. pp.174-181, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.638-642.174⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2009, Berlin, Germany. pp.556-561, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.89-91.556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448274v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold spraying combined to laser surface pre-treated using PROTAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Thermal Spray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Las Vegas, United States. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional simulation of porosity in plasma-sprayed alumina using microtomography, electrochemical impedance spectrometry for finite element modeling of properties</w:t>
+                <w:t xml:space="preserve">Three-dimensional analysis of cold sprayed coatings using microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Amsellem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamel Madi</w:t>
+                <w:t xml:space="preserve">Gilles Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Düsseldorf, Germany. pp.996-1001</w:t>
+              <w:t xml:space="preserve">ITSC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands. pp.607-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906514v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of particle velocity on adhesion of cold sprayed splats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A microstructural study of cold sprayed Cu coatings on 2017 Al alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.I. Triantou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.I. Sarafoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.I. Pantelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands. pp.738-743</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands. pp.49-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312677v1</w:t>
+                <w:t xml:space="preserve">hal-00312687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation of bonding processes by laser spallation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case studies of cold sprayed coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.I. Triantou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.I. Sarafoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boustie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mariette Nivard</w:t>
+                <w:t xml:space="preserve">T. Tsiourva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.I. Pantelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty first international conference on surface modification technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.191-196</w:t>
+              <w:t xml:space="preserve">7th international conference « The » coatings in manufacturing engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Chalkidiki, Greece. pp.279-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319319v1</w:t>
+                <w:t xml:space="preserve">hal-00343790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case studies of cold sprayed coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.I. Sarafoglou</w:t>
+                <w:t xml:space="preserve">Experimental simulation of bonding processes by laser spallation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tsiourva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+                <w:t xml:space="preserve">T. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference « The » coatings in manufacturing engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Chalkidiki, Greece. pp.279-288</w:t>
+              <w:t xml:space="preserve">Twenty first international conference on surface modification technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.191-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343790v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional simulation of porosity in plasma-sprayed alumina using microtomography and electrochemical impedance spectrometry for finite element modeling of properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional simulation of porosity in plasma-sprayed alumina using microtomography, electrochemical impedance spectrometry for finite element modeling of properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Amsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands. pp.996-1001</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Düsseldorf, Germany. pp.996-1001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312069v1</w:t>
+                <w:t xml:space="preserve">hal-00906514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the 2-stage build-up process in cold spray from the study of influence of powder characteristics on Ti-6Al-4V coating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+                <w:t xml:space="preserve">Influence of particle velocity on adhesion of cold sprayed splats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands. pp.848-853</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands. pp.738-743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312683v1</w:t>
+                <w:t xml:space="preserve">hal-00312677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microstructural study of cold sprayed Cu coatings on 2017 Al alloy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional simulation of porosity in plasma-sprayed alumina using microtomography and electrochemical impedance spectrometry for finite element modeling of properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Amsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands. pp.49-53</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands. pp.996-1001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312687v1</w:t>
+                <w:t xml:space="preserve">hal-00312069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional analysis of cold sprayed coatings using microtomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rolland</w:t>
+                <w:t xml:space="preserve">Evidence of the 2-stage build-up process in cold spray from the study of influence of powder characteristics on Ti-6Al-4V coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands. pp.607-610</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands. pp.848-853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312680v1</w:t>
+                <w:t xml:space="preserve">hal-00312683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A composite approach to Al2O3 based plasma-sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Amsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 20th International conference on surface modification technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Vienne, Austria. pp.30-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of substrate roughness and temperature on splat formation in plasma sprayed aluminium bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.I. Pantelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface modification technologies XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dijon, France. pp.73-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the interface strength of hydroxyapatite coating by the LASAT (Laser shock adhesion test) method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bansard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K.A. Khor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2006 Building on 100 years of success</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Seattle, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoindentation combined with atomic force microscopy of HPRPS wear resistant Ti-based composite coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Delqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole de Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface modification technologies XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dijon, France. pp.341-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air plasma sprayed titanium coatings produced using different oxidation conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.I. Sarafoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.I. Pantelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface modification technologies XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dijon, France. pp.119-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The laser shock adhesion test (LASAT) for production control of thermally sprayed ceramic coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2005 Thermal spray connects : explore its surfacing potential</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Basel, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the porosity in plasma-sprayed alumina through an innovative 3-dimensional simulation of the coating build-up</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Study of the influence of microstructure on electric properties of plasma-sprayed aluminia coatings using the scanning electron microscope mirror effect (SEMME) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Treheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2004 - International thermal spray conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2004, Osaka, Japan. 8 p</w:t>
+              <w:t xml:space="preserve">, 2004, Osaka, Japan. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164156v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the influence of microstructure on electric properties of plasma-sprayed aluminia coatings using the scanning electron microscope mirror effect (SEMME) method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Study of the porosity in plasma-sprayed alumina through an innovative 3-dimensional simulation of the coating build-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Treheux</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2004 - International thermal spray conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Osaka, Japan. 6 p</w:t>
+              <w:t xml:space="preserve">, May 2004, Osaka, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164148v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revêtements de TA6V nitrurés in situ par projection plasma réactive. Etude microstructurale et propriétés mécaniques locales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Jeandin</w:t>
+                <w:t xml:space="preserve">Superconducting RF cavity stiffening with thick plasma sprayed copper coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Junquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fouaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Coindeau</w:t>
+                <w:t xml:space="preserve">S. Bousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2002</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cryogenic Engineering Conference - International Cryogenic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Madison, United States. pp.523-530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1472062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480130v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-sprayed Ti-6Al-4V coatings in a reactive nitrogen atmosphere up to 250 kPa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Revêtements de TA6V nitrurés in situ par projection plasma réactive. Etude microstructurale et propriétés mécaniques locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole de Dave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coindeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Thermal Spray Conference (ITSC 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Essen, Germany. pp.247-252</w:t>
+              <w:t xml:space="preserve">Matériaux 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480135v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting RF cavity stiffening with thick plasma sprayed copper coating</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Gassot</w:t>
+                <w:t xml:space="preserve">Plasma-sprayed Ti-6Al-4V coatings in a reactive nitrogen atmosphere up to 250 kPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lesrel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Barbezat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryogenic Engineering Conference - International Cryogenic Materials Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Thermal Spray Conference (ITSC 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Essen, Germany. pp.247-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025138v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of mechanical properties and residual stress distributions of copper coatings obtained by different thermal spray processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Gassot</w:t>
+                <w:t xml:space="preserve">T. Junquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Junquera</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Surface Technologies 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Paris, France. pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00010358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical issues of SRF niobium cavities coated by thermal sprayed copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caruette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Gassot</w:t>
+                <w:t xml:space="preserve">T. Junquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Caruette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Junquera</w:t>
+                <w:t xml:space="preserve">J.L. Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grandsire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on RF Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Santa Fe, United States. pp.472-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00008500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12069,203 +12057,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) to Investigate SPS TBC with Pt-ɣ/ɣ' bondcoats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Degouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliott Degouilles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Maurel</w:t>
+                <w:t xml:space="preserve">Filofteia-Laura Toma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslaw Swadzba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal and enviornmental barrier coatings VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Irsee Monastery, Bavaria, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Thermal Barrier Coatings in Water Vapor Environment using the LASDAM methodology (LAser Shock for DAmage Monitoring)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Degouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12280,508 +12268,508 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTCPM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Les Embiez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement de poudres céramiques agglomérées lors de projections dynamiques à l’état solide par le procédé cold spray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Investigation of the deformation behavior of agglomerated ceramic powders by cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Celeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Sao Joao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles 2022 du Groupe Français de la Céramique (GFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales sur la Projection Thermique (RIPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624439v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the deformation behavior of agglomerated ceramic powders by cold spray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Étude du comportement de poudres céramiques agglomérées lors de projections dynamiques à l’état solide par le procédé cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Celeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales sur la Projection Thermique (RIPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Jülich, Germany</w:t>
+              <w:t xml:space="preserve">Journées Annuelles 2022 du Groupe Français de la Céramique (GFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738456v1</w:t>
+                <w:t xml:space="preserve">hal-03624439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behaviors of Agglomerated Ceramic Powders for Cold Spraying Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sao Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Celeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Girard Insardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Environmental Barrier Coatings on Ceramic Matric Composites assisted by LASAT (Laser Shock Adhesion Test)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cottin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emine Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HT-CMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12791,643 +12779,643 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for surface marking a mechanical part with a predefined graphic representation visible to the naked eye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bilhe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Bégué-Duthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: WO2014-057195. 2014, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de détermination de l'adhérence d'une couche de barrière thermique en céramique formée sur un substrat par application d'une impulsion laser coté barrière thermique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Procédé de détermination de l'apparition de décohésions dans une couche de revêtement en céramique transparente formée sur un substrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Guedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 2 979 015. 2013, 15 p</w:t>
+              <w:t xml:space="preserve">N° de brevet: WO2013/021134. 2013, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816365v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de détermination de l'apparition de décohésions dans une couche de revêtement en céramique transparente formée sur un substrat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Procédé de détermination de l'adhérence d'une couche de barrière thermique en céramique formée sur un substrat par application d'une impulsion laser coté barrière thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N° de brevet: WO2013/021134. 2013, 9 p</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 2 979 015. 2013, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794652v1</w:t>
+                <w:t xml:space="preserve">hal-00816365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pièce composite présentant une couche comportant une poudre fonctionnelle et un liant polymère, et procédé de fabrication associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Chohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Chohra</w:t>
+                <w:t xml:space="preserve">Kevin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Roche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Surdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 3 006 914. 2013, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détermination de l'adhérence d'une couche de barrière thermique en céramique formée sur un substrat,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 2 926 137. 2008, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif pour projeter un revêtement sur un substrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Henry</w:t>
+                <w:t xml:space="preserve">Erik Welvaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Welvaert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien da Costa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 2 840 924. 2002, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13437,105 +13425,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructures et interfaces céramique/métal obtenues par dépôt physique : vers une conception architecturée des systèmes revêtus multi-matériaux. Contribution au contrôle des propriétés des dépôts épais à base de céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Limoges, France, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01393886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId330"/>
+      <w:footerReference w:type="default" r:id="rId329"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13682,51 +13670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.eu/formation/master-sciences-et-genie-des-materiaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338980v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Romdhane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rambaudon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109340" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052413v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Billard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mikulla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravisankar Naraparaju" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schulz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117487" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chatelain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C&#233;leste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denoirjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-D-Oyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112802" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05121148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Perez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couvant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Hourany" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182540v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-023-01622-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101728" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128697" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02308106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fabre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.124938" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04639135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dennstedt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bartsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00150-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Theveneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125048" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02340235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01868955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chebbi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317751282" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0551-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sapardanis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Duvinage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.02.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TLN4NMF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01165599v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostoula I. Triantou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris I. Pantelis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.05.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFHQB62Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00955598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savkova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Basseville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.01.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174675v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guinard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0185-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bilhe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.07.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNHGWXZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9756-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6FR6ZMG1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684991v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Amsellem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-011-9687-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P44H5P4N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732238v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pauchet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9774-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3V074TNL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gillibert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peyrega" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03655.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD75BFABB488EEA5ABD58B7B04AFDED66628C8A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619392v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.04.103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K0X713Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592015v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Christoulis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9608-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV80GW9L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2011.573550" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542452v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Irissou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9500-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R8B014MN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buscema" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maciejak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.046" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1VPL7D3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542476v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Khor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32907" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24HDCJ5F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481205v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-009-9327-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85LCVZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359204v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336538v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284789v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Madi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-2239-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DTT63834-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280905v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Pantelis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole de Dave" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.07.059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329676v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beauvais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robisson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-008-9612-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SWLQNKC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delannay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-006-9012-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6L3BPV5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238497v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barradas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9069-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ4QZR7N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165814v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ichikawa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136816v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329406X150440" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153523v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Treheux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-005-1101-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GTNWT49-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espanol Pons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertran" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Llorca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164125v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espa&#241;ol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.08.078" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H4M6J2L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010650v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gassot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Junquera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ji" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249230v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;heux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lourdin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juv&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994245" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237439v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163380.ch1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599696v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Vidal-S&#233;tif" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vassen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00018-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035344v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_80" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03710371v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0475" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03667863v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Celeste" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740536v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740549v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03199051v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0139" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740597v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187255v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cottin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Demangel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cauwe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549085v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debray" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337719v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236478v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055135v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714767v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751784v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853678v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zeralli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hardy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2012.0672" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714459v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714440v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Giraud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Malhaire" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723175v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Passilly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepoutre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624018v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.278.509" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570504v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906521v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448701v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Triantou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Sarafoglou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.89-91.556" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448274v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.174" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471146v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Christoulis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906514v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312677v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boustie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343790v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsiourva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312069v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312683v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312687v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312680v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bara" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146345v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146228v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146354v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Delqu&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146350v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159080v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boileau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164156v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164148v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480130v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480135v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbezat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025138v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouaidy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bousson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesrel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472062" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010358v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008500v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Borne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grandsire" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05142473v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Degouilles" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filofteia-Laura Toma" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Swadzba" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05069688v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624439v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03738456v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740562v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Girard Insardi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02185840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cottin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Bakan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01018568v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bilhe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;gu&#233;-Duthu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00816365v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00794652v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Guedou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01131842v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chohra" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roche" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Surdon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00436448v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourlier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166042v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Henry" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Welvaert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien da Costa Teixeira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01393886v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.eu/formation/master-sciences-et-genie-des-materiaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338980v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Romdhane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rambaudon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109340" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chatelain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C&#233;leste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denoirjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-D-Oyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112802" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05121148v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couvant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Billard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mikulla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravisankar Naraparaju" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schulz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117487" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Hourany" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182540v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-023-01622-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101728" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128697" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04639135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dennstedt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bartsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00150-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Theveneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125048" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02308106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fabre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.124938" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02340235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01868955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chebbi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317751282" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0551-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sapardanis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Duvinage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.02.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TLN4NMF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01165599v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostoula I. Triantou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris I. Pantelis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.05.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFHQB62Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00955598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savkova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Basseville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.01.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174675v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guinard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0185-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bilhe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.07.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNHGWXZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gillibert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peyrega" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03655.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD75BFABB488EEA5ABD58B7B04AFDED66628C8A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9756-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6FR6ZMG1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Amsellem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-011-9687-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P44H5P4N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732238v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pauchet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9774-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3V074TNL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Christoulis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9608-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV80GW9L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.04.103" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K0X713Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2011.573550" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542452v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Irissou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9500-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565865v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481200v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buscema" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maciejak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.046" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1VPL7D3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Khor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32907" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24HDCJ5F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-009-9327-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85LCVZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329676v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beauvais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robisson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-008-9612-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SWLQNKC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Madi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-2239-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DTT63834-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336538v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280905v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Pantelis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole de Dave" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.07.059" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238497v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barradas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9069-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ4QZR7N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delannay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-006-9012-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6L3BPV5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165814v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ichikawa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329406X150440" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153523v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Treheux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-005-1101-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GTNWT49-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166060v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espanol Pons" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Llorca" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164125v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espa&#241;ol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.08.078" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H4M6J2L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010650v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gassot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Junquera" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ji" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249230v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;heux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lourdin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juv&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994245" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237439v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163380.ch1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599696v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Vidal-S&#233;tif" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vassen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00018-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035344v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_80" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03667863v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Celeste" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03710371v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0475" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740536v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03199051v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0139" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740549v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187255v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cottin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Demangel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cauwe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549085v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337719v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236478v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055135v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723175v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Passilly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepoutre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714767v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751784v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853678v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zeralli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hardy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2012.0672" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714459v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714440v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Giraud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Malhaire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624018v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.278.509" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448274v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.174" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570504v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906521v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448701v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Triantou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Sarafoglou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.89-91.556" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471146v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Christoulis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312680v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312687v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343790v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsiourva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319319v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boustie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906514v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312677v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312069v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312683v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182981v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146345v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146228v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146354v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Delqu&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146350v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159080v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boileau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164148v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164156v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025138v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouaidy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bousson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesrel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472062" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480130v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480135v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbezat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010358v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008500v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Borne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grandsire" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05142473v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Degouilles" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filofteia-Laura Toma" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Swadzba" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05069688v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03738456v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624439v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740562v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Girard Insardi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02185840v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cottin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Bakan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01018568v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bilhe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;gu&#233;-Duthu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00794652v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Guedou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00816365v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01131842v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chohra" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Surdon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00436448v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourlier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166042v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Henry" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Welvaert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien da Costa Teixeira" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01393886v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>