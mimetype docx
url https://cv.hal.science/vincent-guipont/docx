--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -30,99 +30,112 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vincent GUIPONT </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dr V.Guipont (HDR) -Chargé de Recherche MINES Paris - PSL</w:t>
+        <w:t xml:space="preserve">Dr V.Guipont (HDR) - Directeur de Recherche (DR2) MINES Paris - PSL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le Dr. Vincent GUIPONT, né en 1965, est Chargé de Recherche à MINES Paris- PSL (Paris Sciences et Lettres Univ.). Il a préparé son doctorat à l'Ecole Centrale de Lyon en 1994 et a rejoint le Centre de Recherche sur les Matériaux à Evry (près de PARIS) comme post-doc puis comme chercheur permanent en 1996. Après 20 ans de collaboration dans le groupe C2P (Competence Center for Spray Processing), il est devenu un expert dans le domaine des matériaux, des surfaces et des interfaces en se concentrant principalement sur les revêtements épais obtenus par projection plasma et projection à froid de poudres. Durant cette période, il a également travaillé dans le domaine du traitement par chocs laser et a participé activement au développement du LASAT (Laser Shock Adhesion Test). Depuis 2006, il co-organise les réunions biannuelles du Cold Spray Club et le symposium EUCOSS qui s'y rapporte, à PARIS. Il a obtenu son diplôme d'habilitation de l'Université de Limoges en 2013 et a rejoint un nouveau groupe de recherche &amp;quot;GEM&amp;quot; en 2020. Le Dr Guipont est également impliqué dans l'enseignement depuis plus de vingt ans, principalement en Master M2 à MINES Paris et dans d'autres universités PSL. Depuis2021, il est co-responsable du </w:t>
+        <w:t xml:space="preserve">Le Dr. Vincent GUIPONT, né en 1965, est Directeur de Recherche (DR2) à MINES Paris-PSL depuis janvier 2024. Il a préparé son doctorat à l'Ecole Centrale de Lyon en 1994 et a rejoint le Centre de Recherche sur les Matériaux à Evry (près de PARIS) comme post-doc puis comme chercheur permanent en 1996. Après 20 ans de collaboration dans le groupe C2P (Competence Center for Spray Processing), il est devenu un expert dans le domaine des matériaux, des surfaces et des interfaces en se concentrant principalement sur les revêtements épais obtenus par projection plasma et projection à froid de poudres. Durant cette période, il a également travaillé dans le domaine du traitement par chocs laser et a participé activement au développement du LASAT (Laser Shock Adhesion Test) et du LASDAM (Laser Shock for Damage Monitoring).Entre 2006 et 2020, il a co-organisé les réunions biannuelles du </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Cold Spray Club</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> et le symposium EUCOSS qui s'y rapporte, à PARIS. Il a obtenu son diplôme d'habilitation de l'Université de Limoges en 2013 et a rejoint un nouveau groupe de recherche &amp;quot;GEM&amp;quot; en 2020.Le Dr Guipont a également été impliqué dans l'enseignement depuis plus de vingt ans, principalement en Master M2 à MINES Paris et dans d'autres universités PSL. De 2021 à fin 2025, il a été co-responsable du </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Master (M1-M2) en Science et Génie des Matériaux (SGM)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> au sein du Programme Gradué ISAI de PSL</w:t>
+        <w:t xml:space="preserve"> au sein du Programme Gradué ISAI de PSL.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -145,6057 +158,6057 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage evolution in thermal barrier coating under thermal gradient mechanical fatigue loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Coudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rambaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 203, pp.109340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2025.109340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of Hydroxyapatite (HA) and Yttria Ceramic Powders by Low Pressure Cold Spray involving Vacuum Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Céleste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denoirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-D-Oyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.112802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.112802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion behaviour of Alloy 600 containing oxide inclusions exposed to primary water of pressurised water reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Couvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 254, pp.113035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2025.113035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05121148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of Embrittlement in CMAS-Infiltrated Thermal Barrier Coatings via Laser Shock Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Mikulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravisankar Naraparaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.117487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Barrier Coatings in burner rig experiment analyzed through LAser Shock for DAmage Monitoring (LASDAM) method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Mahfouz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami El Hourany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (13), pp.78677882. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of PEEK as Intermediate Layer in the Cold Spray of Hydroxyapatite Coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denoirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-023-01622-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving forces in thermal barrier coatings blistering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Coudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28, pp.101728. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the thermal treatment of a hydroxyapatite powder on the characteristics of coatings deposited by cold gas spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denoirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 446, pp.128697. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Characterization of Cracks in a Columnar Thermal Barrier Coating System for Gas Turbine Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Dennstedt</w:t>
+                <w:t xml:space="preserve">Buckling and interface strength analyses of thermal barrier coatings combining Laser Shock Adhesion Test to thermal cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+                <w:t xml:space="preserve">Geoffrey Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bartsch</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Grégory Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (3), pp.400-412. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.124938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40192-019-00150-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.124938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639135v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal cycling damage monitoring of thermal barrier coating assisted with LASAT (LAser Shock Adhesion Test)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional Characterization of Cracks in a Columnar Thermal Barrier Coating System for Gas Turbine Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dennstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Coudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125048⟩</w:t>
+              <w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (3), pp.400-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40192-019-00150-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333594v1</w:t>
+                <w:t xml:space="preserve">hal-04639135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling and interface strength analyses of thermal barrier coatings combining Laser Shock Adhesion Test to thermal cycling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Thermal cycling damage monitoring of thermal barrier coating assisted with LASAT (LAser Shock Adhesion Test)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Maurel</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Theveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Coudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.124938. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.124938⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 380, pp.125048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308106v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Characterization of Cracks in a Columnar Thermal Barrier Coating System for Gas Turbine Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dennstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (3), pp.400-412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40192-019-00150-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of 316SS addition on the properties of the coatings based on Al 2 O 3 applied by plasma spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Elleuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 52 (19), pp.2597-2608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0021998317751282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold spray coating of submicronic ceramic particles on poly(vinyl alcohol) in dry and hydrogel states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Corté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (5), pp.958-969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-017-0551-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of macroscopic shear loading on the growth of an interfacial crack initiated from a ceramic blister processed by laser shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sapardanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Duvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 291, pp.430-443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.02.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and tribological behavior of copper and composite copper+alumina cold sprayed coatings for various alumina contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostoula I. Triantou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris I. Pantelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 336-337, pp.96-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2015.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical wear studies of porous Reactive Plasma Sprayed Ti-6Al-4V/TiN composite coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Savkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Basseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 311, pp.159-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2014.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual Stress Analysis of Laser-Drilled Thermal Barrier Coatings Involving Various Bond Coats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24, pp.252-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-014-0185-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174675v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) of EB-PVD TBCs: Towards an industrial application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 237, pp.305-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D multiscale segmentation and morphological analysis of x-ray microtomography from cold-sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Peyrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 248 (2), pp.187-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2012.03655.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage study of cold-sprayed composite materials for application to electrical contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sallamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21, pp.758-772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-012-9756-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional simulation of porosity in plasma-sprayed alumina using microtomography and electrochemical impedance spectrometry for finite element modeling of properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Amsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21, pp.193-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-011-9687-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B4C/Ni composite coatings prepared by cold spray of blended or CVD-coated powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Amsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21, pp.561-570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-012-9774-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the substrate on the deposition of cold sprayed titanium : an experimental and numerical study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Laser-induced damage in cold-sprayed composite coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sallamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205, pp.4915-4927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.04.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-010-9608-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592015v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced damage in cold-sprayed composite coatings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The influence of the substrate on the deposition of cold sprayed titanium : an experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.04.103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.523-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-010-9608-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619392v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-of-the-art laser adhesion test (LASAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Broussillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (3-4), pp.303-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10589759.2011.573550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-spraying coupled to nano-pulsed Nd-YaG laser surface pre-treatment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Microstructures of cold sprayed coatings investigated by X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Peyrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thermal Spray Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.140-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542452v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures of cold sprayed coatings investigated by X-ray microtomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Cold-spraying coupled to nano-pulsed Nd-YaG laser surface pre-treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Irissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charles Peyrega</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Spray Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.1062-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-010-9500-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565865v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and mechanical properties of titanium oxide thin films for biomedical application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buscema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maciejak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518, pp.3212-3217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond strength determination of hydroxyapatite coatings on Ti-6Al-4V substrates using the LAser Shock Adhesion Test (LASAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Khor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 95, pp.1096-1104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbm.a.32907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of particle velocity on adhesion of cold-sprayed splats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18, pp.331-342. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-009-9327-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the porosity in plasma-sprayed alumina through an innovative three-dimensional simulation of the coating buildup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39, pp.2711-2724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11661-008-9612-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional (2D) and three dimensional (3D) analyses of plasma sprayed alumina microstructures for finite-element simulation of Young's modulus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Les applications en projection dynamique par cold spray (série 2/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Galvano-organo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 779, pp.65-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00284789v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection dynamique par gaz froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Galvano-organo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 778, pp.61-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of substrate temperature and roughness on the solidification of copper plasma sprayed droplets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional (2D) and three dimensional (3D) analyses of plasma sprayed alumina microstructures for finite-element simulation of Young's modulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Amsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2007.07.059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.4091-4098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-007-2239-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280905v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les applications en projection dynamique par cold spray (série 2/2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Effect of substrate temperature and roughness on the solidification of copper plasma sprayed droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.I. Pantelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole de Dave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galvano-organo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 485, pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2007.07.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359204v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Equilibrium distribution of liquid during sintering of assemblies of WC/Co cermets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-007-9069-9⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38, pp.150-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-006-9012-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00238497v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium distribution of liquid during sintering of assemblies of WC/Co cermets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Laser shock flier impact simulation of particle-substrate interactions in cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-006-9012-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16, pp.548-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-007-9069-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159573v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00238497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of adhesive strength of thermal sprayed hydroxyapatite coatings using the Laser Shock Adhesion Test (LASAT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48 (4), pp.793-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of substrate preparation on flattening of plasma sprayed aluminium bronze powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.I. Pantelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22, pp.420-431. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/174329406X150440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of defect orientation on electrical insulating properties of plasma-sprayed alumina coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Treheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (1), pp.65-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10832-005-1101-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal microscopy characterization of in vitro tests of controlled atmosphere plasma spraying hydroxyapatite (CAPS-HA) coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Khor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Espanol Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 254-256, pp.319-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-microstructure-property relationships in controlled atmosphere plasma spraying of ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Español</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 183, pp.204-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2003.08.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of mechanical properties and residual stress distributions of copper coatings obtained by different thermal spray processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Junquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 17, pp.317-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00010650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of metal-ceramic bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tréheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4 (10), pp.1883-1898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp3:1994245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00249230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6205,401 +6218,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive Manufacturing of Metal Alloys 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing of Metal Alloys 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394163380.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coated single crystal superalloys: processing, characterization, and modeling of protective coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Vidal-Sétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nickel Base Single Crystals Across Length Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.283-338, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819357-0.00018-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Progress in Local Characterization of Damage Evolution in Thermal Barrier Coating Under Thermal Cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tin S. et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superalloys 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Series. Springer, Cham., pp.813-823, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51834-9_80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6609,5445 +6622,5445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of agglomerated ceramic powders under impact by cold spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Celeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sao-Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Thermal Spray Conference (ITSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold Spray of Hydroxyapatite Coatings: Interest of PEEK as an Intermediate Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denoirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.475-482, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2022p0475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the nozzle geometry to improve HA deposition efficiency in cold gas spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denoirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Conference of the European Ceramic Society - ECerS XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of agglomerated ceramic powders suitable for cold spray</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Preparation of hydroxyapatite ceramic powders adapted to cold spray process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denoirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Thermal Spray Conference (ITSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermal Spray 2021: International Thermal Spray Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2021p0139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03199051v1</w:t>
+                <w:t xml:space="preserve">hal-04740549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of hydroxyapatite ceramic powders adapted to cold spray process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Investigation of agglomerated ceramic powders suitable for cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Celeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Spray 2021: International Thermal Spray Conference.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Thermal Spray Conference (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En distanciel, France. pp.139-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2021p0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740549v1</w:t>
+                <w:t xml:space="preserve">hal-03199051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de poudres céramiques adaptées au cold spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denoirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, En Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) Applied to Bioceramic Coatings Involving Two-Dimensional Shock Wave Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Demangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cauwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASM, May 2019, Osaka, Japan. pp.101-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the interface strength and residual stresses within plasma sprayed alumina coatings involving LASAT (Laser Shock Adhesion Test)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sapardanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International thermal spray conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dusseldorf, Germany. pp.315-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold spray of agglomerated submicronic hydroxyapatite powders for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Corté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Corté</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DVS, May 2016, Shanghai, China. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du cisaillement macroscopique sur la propagation d'une fissure située à l'interface d'un revêtement céramique et d'un substrat métallique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sapardanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Duvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the residual stress distribution of thermally sprayed TBCs involving various interfaces and laser drilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Barcelone, Spain. pp.500-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of interfacial crack in EB-PVD thermal barrier coating combining laser shock adhesion test (LASAT) and photoluminescence piezospectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTCPM'8 - 8th international symposium on high-temperature corrosion and protection of materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Les Embiez, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnected porosity modification of plasma sprayed alumina coating using excimer laser surface treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Amsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal spray 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Houston, United States. pp.521-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse non destructive des défauts engendrés par le perçage laser des barrières thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASERAP'7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Ile d'Oléron, France. pp.288-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime of cold-sprayed electrical contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Zeralli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th international conference on electrical contacts - ICEC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Beijing, China. pp.338-345, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/cp.2012.0672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of delamination induced by laser drilling of thermally sprayed TBC interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal spray 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Houston, United States. pp.114-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallization of a polymer using cold spray : application to aluminum coating of polyamide 66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Malhaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal spray 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Houston, United States. pp.265-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) of electron beam physical vapor deposited thermal barrier coatings (EB-PVD TBCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro superalloys 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Wildbach Kreuth, Germany. pp.509-514, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.278.509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers and thermal spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermec 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Berlin, Germany. pp.174-181, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.638-642.174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par choc laser de l'adhérence de barrières thermiques aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cuq-Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00570504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Socratic approach to surface modification: The example of Thermal Spray</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Microstructural study of copper and copper/alumina composite coatings produced by cold spray process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.I. Pantelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.I. Triantou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.I. Sarafoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES, SMT 24</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermec 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Berlin, Germany. pp.556-561, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.89-91.556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906521v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural study of copper and copper/alumina composite coatings produced by cold spray process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">A Socratic approach to surface modification: The example of Thermal Spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermec 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES, SMT 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dresden, Germany. pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448701v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold spraying combined to laser surface pre-treated using PROTAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Thermal Spray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Las Vegas, United States. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional analysis of cold sprayed coatings using microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands. pp.607-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microstructural study of cold sprayed Cu coatings on 2017 Al alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.I. Triantou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.I. Sarafoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.I. Pantelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands. pp.49-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case studies of cold sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.I. Triantou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.I. Sarafoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tsiourva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.I. Pantelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference « The » coatings in manufacturing engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Chalkidiki, Greece. pp.279-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental simulation of bonding processes by laser spallation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty first international conference on surface modification technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.191-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional simulation of porosity in plasma-sprayed alumina using microtomography, electrochemical impedance spectrometry for finite element modeling of properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Amsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Düsseldorf, Germany. pp.996-1001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of particle velocity on adhesion of cold sprayed splats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands. pp.738-743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional simulation of porosity in plasma-sprayed alumina using microtomography and electrochemical impedance spectrometry for finite element modeling of properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Amsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands. pp.996-1001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the 2-stage build-up process in cold spray from the study of influence of powder characteristics on Ti-6Al-4V coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands. pp.848-853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A composite approach to Al2O3 based plasma-sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Amsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 20th International conference on surface modification technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Vienne, Austria. pp.30-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of substrate roughness and temperature on splat formation in plasma sprayed aluminium bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.I. Pantelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface modification technologies XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dijon, France. pp.73-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the interface strength of hydroxyapatite coating by the LASAT (Laser shock adhesion test) method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Khor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2006 Building on 100 years of success</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Seattle, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoindentation combined with atomic force microscopy of HPRPS wear resistant Ti-based composite coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Delqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole de Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface modification technologies XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dijon, France. pp.341-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air plasma sprayed titanium coatings produced using different oxidation conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.I. Sarafoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.I. Pantelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface modification technologies XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dijon, France. pp.119-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The laser shock adhesion test (LASAT) for production control of thermally sprayed ceramic coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2005 Thermal spray connects : explore its surfacing potential</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Basel, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the influence of microstructure on electric properties of plasma-sprayed aluminia coatings using the scanning electron microscope mirror effect (SEMME) method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Treheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2004 - International thermal spray conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Osaka, Japan. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the porosity in plasma-sprayed alumina through an innovative 3-dimensional simulation of the coating build-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2004 - International thermal spray conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Osaka, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting RF cavity stiffening with thick plasma sprayed copper coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Junquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fouaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Junquera</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Gassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryogenic Engineering Conference - International Cryogenic Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Madison, United States. pp.523-530, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1472062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revêtements de TA6V nitrurés in situ par projection plasma réactive. Etude microstructurale et propriétés mécaniques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole de Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-sprayed Ti-6Al-4V coatings in a reactive nitrogen atmosphere up to 250 kPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbezat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Thermal Spray Conference (ITSC 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Essen, Germany. pp.247-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of mechanical properties and residual stress distributions of copper coatings obtained by different thermal spray processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Junquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Surface Technologies 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Paris, France. pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00010358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical issues of SRF niobium cavities coated by thermal sprayed copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caruette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Junquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grandsire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on RF Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Santa Fe, United States. pp.472-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00008500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12057,719 +12070,719 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Shock Adhesion Test (LASAT) to Investigate SPS TBC with Pt-ɣ/ɣ' bondcoats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Degouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filofteia-Laura Toma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslaw Swadzba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal and enviornmental barrier coatings VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Irsee Monastery, Bavaria, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Thermal Barrier Coatings in Water Vapor Environment using the LASDAM methodology (LAser Shock for DAmage Monitoring)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Degouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTCPM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Les Embiez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the deformation behavior of agglomerated ceramic powders by cold spray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Étude du comportement de poudres céramiques agglomérées lors de projections dynamiques à l’état solide par le procédé cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Celeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales sur la Projection Thermique (RIPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Jülich, Germany</w:t>
+              <w:t xml:space="preserve">Journées Annuelles 2022 du Groupe Français de la Céramique (GFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738456v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement de poudres céramiques agglomérées lors de projections dynamiques à l’état solide par le procédé cold spray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Investigation of the deformation behavior of agglomerated ceramic powders by cold spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Celeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Sao Joao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles 2022 du Groupe Français de la Céramique (GFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales sur la Projection Thermique (RIPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624439v1</w:t>
+                <w:t xml:space="preserve">hal-03738456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behaviors of Agglomerated Ceramic Powders for Cold Spraying Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sao Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Celeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Girard Insardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Environmental Barrier Coatings on Ceramic Matric Composites assisted by LASAT (Laser Shock Adhesion Test)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emine Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HT-CMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12779,643 +12792,643 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for surface marking a mechanical part with a predefined graphic representation visible to the naked eye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bégué-Duthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: WO2014-057195. 2014, 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détermination de l'apparition de décohésions dans une couche de revêtement en céramique transparente formée sur un substrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Guedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: WO2013/021134. 2013, 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détermination de l'adhérence d'une couche de barrière thermique en céramique formée sur un substrat par application d'une impulsion laser coté barrière thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 2 979 015. 2013, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pièce composite présentant une couche comportant une poudre fonctionnelle et un liant polymère, et procédé de fabrication associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Chohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Surdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 3 006 914. 2013, 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détermination de l'adhérence d'une couche de barrière thermique en céramique formée sur un substrat,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 2 926 137. 2008, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif pour projeter un revêtement sur un substrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Welvaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien da Costa Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 2 840 924. 2002, 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13425,105 +13438,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructures et interfaces céramique/métal obtenues par dépôt physique : vers une conception architecturée des systèmes revêtus multi-matériaux. Contribution au contrôle des propriétés des dépôts épais à base de céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Limoges, France, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01393886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId329"/>
+      <w:footerReference w:type="default" r:id="rId330"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13670,51 +13683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.eu/formation/master-sciences-et-genie-des-materiaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338980v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Romdhane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rambaudon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109340" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chatelain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C&#233;leste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denoirjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-D-Oyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112802" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05121148v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couvant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Billard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mikulla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravisankar Naraparaju" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schulz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117487" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Hourany" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182540v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-023-01622-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101728" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128697" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04639135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dennstedt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bartsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00150-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Theveneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125048" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02308106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fabre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.124938" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02340235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01868955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chebbi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317751282" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0551-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sapardanis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Duvinage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.02.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TLN4NMF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01165599v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostoula I. Triantou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris I. Pantelis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.05.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFHQB62Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00955598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savkova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Basseville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.01.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174675v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guinard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0185-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bilhe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.07.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNHGWXZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gillibert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peyrega" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03655.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD75BFABB488EEA5ABD58B7B04AFDED66628C8A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9756-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6FR6ZMG1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Amsellem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-011-9687-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P44H5P4N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732238v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pauchet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9774-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3V074TNL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Christoulis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9608-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV80GW9L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.04.103" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K0X713Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2011.573550" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542452v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Irissou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9500-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565865v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481200v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buscema" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maciejak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.046" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1VPL7D3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Khor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32907" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24HDCJ5F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-009-9327-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85LCVZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329676v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beauvais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robisson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-008-9612-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SWLQNKC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Madi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-2239-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DTT63834-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336538v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280905v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Pantelis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole de Dave" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.07.059" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238497v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barradas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9069-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ4QZR7N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delannay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-006-9012-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6L3BPV5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165814v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ichikawa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329406X150440" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153523v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Treheux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-005-1101-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GTNWT49-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166060v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espanol Pons" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Llorca" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164125v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espa&#241;ol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.08.078" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H4M6J2L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010650v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gassot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Junquera" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ji" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249230v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;heux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lourdin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juv&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994245" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237439v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163380.ch1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599696v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Vidal-S&#233;tif" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vassen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00018-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035344v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_80" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03667863v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Celeste" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03710371v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0475" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740536v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03199051v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0139" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740549v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187255v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cottin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Demangel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cauwe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549085v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337719v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236478v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055135v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723175v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Passilly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepoutre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714767v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751784v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853678v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zeralli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hardy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2012.0672" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714459v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714440v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Giraud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Malhaire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624018v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.278.509" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448274v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.174" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570504v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906521v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448701v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Triantou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Sarafoglou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.89-91.556" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471146v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Christoulis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312680v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312687v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343790v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsiourva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319319v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boustie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906514v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312677v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312069v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312683v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182981v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146345v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146228v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146354v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Delqu&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146350v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159080v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boileau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164148v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164156v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025138v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouaidy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bousson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesrel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472062" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480130v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480135v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbezat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010358v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008500v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Borne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grandsire" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05142473v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Degouilles" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filofteia-Laura Toma" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Swadzba" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05069688v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03738456v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624439v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740562v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Girard Insardi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02185840v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cottin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Bakan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01018568v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bilhe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;gu&#233;-Duthu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00794652v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Guedou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00816365v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01131842v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chohra" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Surdon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00436448v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourlier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166042v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Henry" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Welvaert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien da Costa Teixeira" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01393886v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coldsprayclub.minesparis.psl.eu/fr/accueil/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.eu/formation/master-sciences-et-genie-des-materiaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338980v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Romdhane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahfouz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rambaudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109340" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chatelain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C&#233;leste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denoirjean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-D-Oyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112802" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05121148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couvant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Billard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mikulla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravisankar Naraparaju" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schulz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117487" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Hourany" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-023-01622-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101728" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128697" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02308106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Fabre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.124938" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04639135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dennstedt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bartsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00150-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Theveneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125048" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02340235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01868955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chebbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317751282" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599371v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-017-0551-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306881v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sapardanis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Duvinage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.02.050" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TLN4NMF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01165599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostoula I. Triantou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris I. Pantelis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.05.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFHQB62Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00955598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savkova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Basseville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.01.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174675v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guinard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0185-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bilhe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.07.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNHGWXZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gillibert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peyrega" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03655.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD75BFABB488EEA5ABD58B7B04AFDED66628C8A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732439v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9756-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6FR6ZMG1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684991v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Amsellem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-011-9687-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P44H5P4N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732238v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pauchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9774-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3V074TNL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619392v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.04.103" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K0X713Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Christoulis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9608-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QV80GW9L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00652904v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cuq-Lelandais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2011.573550" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565865v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542452v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Irissou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9500-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buscema" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maciejak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.046" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1VPL7D3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542476v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Khor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.32907" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24HDCJ5F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481205v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-009-9327-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85LCVZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329676v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beauvais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robisson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-008-9612-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SWLQNKC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284789v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Madi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-2239-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DTT63834-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280905v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Pantelis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole de Dave" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.07.059" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delannay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-006-9012-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6L3BPV5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238497v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barradas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9069-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ4QZR7N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165814v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ichikawa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136816v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329406X150440" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153523v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Treheux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-005-1101-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GTNWT49-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espanol Pons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertran" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Llorca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164125v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Espa&#241;ol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.08.078" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H4M6J2L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010650v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gassot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Junquera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ji" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249230v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;heux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lourdin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juv&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994245" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237439v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163380.ch1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599696v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Vidal-S&#233;tif" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vassen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00018-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035344v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51834-9_80" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03667863v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Celeste" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03710371v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2022p0475" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740536v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740549v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03199051v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0139" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740597v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187255v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cottin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Demangel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cauwe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549085v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debray" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337719v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236478v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055135v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723175v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Passilly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepoutre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714767v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751784v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853678v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zeralli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hardy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2012.0672" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714459v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714440v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Giraud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Malhaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624018v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.278.509" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448274v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.174" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570504v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448701v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Triantou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Sarafoglou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.89-91.556" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906521v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471146v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Christoulis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312680v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312687v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343790v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsiourva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319319v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boustie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Resseguier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906514v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312677v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312069v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312683v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146345v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146228v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146354v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Delqu&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146350v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159080v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boileau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164148v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164156v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025138v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouaidy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bousson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesrel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472062" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480130v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480135v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbezat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010358v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008500v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Borne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grandsire" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05142473v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Degouilles" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filofteia-Laura Toma" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Swadzba" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05069688v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624439v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03738456v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740562v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Girard Insardi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02185840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cottin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Bakan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01018568v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bilhe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;gu&#233;-Duthu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00794652v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Guedou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00816365v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01131842v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chohra" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roche" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Surdon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00436448v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourlier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166042v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Henry" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Welvaert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien da Costa Teixeira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01393886v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>