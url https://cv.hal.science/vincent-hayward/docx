--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -321,987 +321,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans sense by touch the location of objects that roll in handheld containers</w:t>
+                <w:t xml:space="preserve">HaptiComm: A Touch-Mediated Communication Device for Deafblind Individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilja Frissen</w:t>
+                <w:t xml:space="preserve">Basil Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsin-Yun Yao</w:t>
+                <w:t xml:space="preserve">Zhanat Kappassov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guastavino</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sven Topp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeraldine Milroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuangshuang Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (4), pp.2014--2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3241758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026813v1</w:t>
+                <w:t xml:space="preserve">hal-04026817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touching with the eyes: Oculomotor self-touch induces illusory body ownership</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ophelia Deroy</w:t>
+                <w:t xml:space="preserve">Humans sense by touch the location of objects that roll in handheld containers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilja Frissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsin-Yun Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guastavino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (2), pp.381--390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026815v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HaptiComm: A Touch-Mediated Communication Device for Deafblind Individuals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Touching with the eyes: Oculomotor self-touch induces illusory body ownership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeraldine Milroy</w:t>
+                <w:t xml:space="preserve">Antonio Cataldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuangshuang Xiao</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Max Di Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Deroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218964v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A piezoelectric based sensor system designed for in vivo skin measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HaptiComm: A Touch-Mediated Communication Device for Deafblind Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basil Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanat Kappassov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Topp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeraldine Milroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuangshuang Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2023.114168⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (4), pp.2014-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3241758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026816v1</w:t>
+                <w:t xml:space="preserve">hal-04218964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Tactile Display with Dual Array Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Faux</w:t>
+                <w:t xml:space="preserve">A piezoelectric based sensor system designed for in vivo skin measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yisha Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TOH.2023.3254373⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351, pp.114168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2023.114168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026818v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HaptiComm: A Touch-Mediated Communication Device for Deafblind Individuals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Tactile Display with Dual Array Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yerkebulan Massalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3241758⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.334-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2023.3254373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026817v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain network for small-scale features in active touch</w:t>
+                <w:t xml:space="preserve">Artificial fast-adapting mechanoreceptor based on carbon nanotube percolating network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Babadi</w:t>
+                <w:t xml:space="preserve">Cyril Bounakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Gassert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hayward</w:t>
+                <w:t xml:space="preserve">Jonathan Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Piccirelli</w:t>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyros Kollias</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.2818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-04483-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026814v1</w:t>
+                <w:t xml:space="preserve">hal-04026811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial fast-adapting mechanoreceptor based on carbon nanotube percolating network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bounakoff</w:t>
+                <w:t xml:space="preserve">Brain network for small-scale features in active touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Babadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Gassert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Beauvais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Piccirelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Kollias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neuroimage: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (4), pp.100123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026811v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phononic Crystals Applied to Localised Surface Haptics</w:t>
               </w:r>
@@ -1404,64 +1404,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust detection of absence of slip in robot hands and feet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yerkebulan Massalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanat Kappassov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huseyin Atakan Varol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1491,3763 +1491,3646 @@
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3127501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711953v1</w:t>
+                <w:t xml:space="preserve">hal-03521398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust detection of absence of slip in robot hands and feet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Huseyin Atakan Varol</w:t>
+                <w:t xml:space="preserve">Harnessing Tactile Waves to Measure Skin-to-Skin Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise P Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3127501⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2020.05.20.105817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521398v1</w:t>
+                <w:t xml:space="preserve">hal-03035861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression of dynamic tactile information in the human hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yitian Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yon Visell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (16), pp.eaaz1158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.aaz1158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High fidelity force feedback facilitates manual injection in biological samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (2), pp.1758-1763. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2020.2969940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerosity Identification Used to Assess Tactile Stimulation Methods for Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basil Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Topp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeraldine Milroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (3), pp.660--667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing Tactile Waves to Measure Skin-to-Skin Interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malika Auvray</w:t>
+                <w:t xml:space="preserve">Idiothetic Verticality Estimation through Head Stabilization Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildar Farkhatdinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Michalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2019.2913790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2020.05.20.105817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03035861v1</w:t>
+                <w:t xml:space="preserve">hal-02113171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravito-inertial ambiguity resolved through head stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildar Farkhatdinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ildar Farkhatdinov</w:t>
+                <w:t xml:space="preserve">Hannah Michalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 475 (2223), pp.20180010. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2018.0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-area soft e-skin: The challenges beyond sensor designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravinder Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nivasan Yogeswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengyuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libu Manjakkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 107 (10), pp.2016--2033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatosensory Cortex Efficiently Processes Touch Located Beyond the Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke E Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Ravenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Bahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Koun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (24), pp.4276 - 4283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2019.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravito-Inertial Ambiguity Resolved through Head Stabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildar Farkhatdinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ildar Farkhatdinov</w:t>
+                <w:t xml:space="preserve">Hannah Michalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Royal Society A Mathematical, physical and engineering sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Area Soft e-Skin: The Challenges Beyond Sensor Designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravinder Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nivasan Yogeswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengyuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libu Manjakkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 107 (10), pp.2016-2033. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPROC.2019.2941366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idiothetic Verticality Estimation through Head Stabilization Strategy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Berthoz</w:t>
+                <w:t xml:space="preserve">Radial trunk-centred reference frame in haptic perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wexler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.13550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2019.2913790⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02113171v1</w:t>
+                <w:t xml:space="preserve">hal-04026806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial trunk-centred reference frame in haptic perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Dupin</w:t>
+                <w:t xml:space="preserve">Confidence is higher in touch than in vision in cases of perceptual ambiguity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merle T Fairhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoin Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Wexler</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Deroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.13550</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 8, pp.15604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34052-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026806v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief overview of the human somatosensory system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptual constancy in the reproduction of virtual tactile textures with surface displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séréna Bochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musical haptics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.29--48</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.1--12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026804v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual constancy in the reproduction of virtual tactile textures with surface displays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A brief overview of the human somatosensory system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (2), pp.1--12</w:t>
+              <w:t xml:space="preserve">Musical haptics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.29--48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026805v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence is higher in touch than in vision in cases of perceptual ambiguity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eoin Travers</w:t>
+                <w:t xml:space="preserve">Self-adjustment mechanisms and their application for orthosis design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A.D. Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ophelia Deroy</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (3), pp.713-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-016-0574-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34052-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01913701v1</w:t>
+                <w:t xml:space="preserve">hal-01845523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-adjustment mechanisms and their application for orthosis design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Bidaud</w:t>
+                <w:t xml:space="preserve">Wearable Haptic Systems for the Fingertip and the Hand: Taxonomy, Review, and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Solazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Frisoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.580 - 600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2017.2689006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11012-016-0574-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01845523v1</w:t>
+                <w:t xml:space="preserve">hal-01616501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wearable Haptic Systems for the Fingertip and the Hand: Taxonomy, Review, and Perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hayward</w:t>
+                <w:t xml:space="preserve">KiloHertz Bandwidth, Dual-Stage Haptic Device Lets You Touch Brownian Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianming Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Pacoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heriban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenbi Mohand-Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10 (4), pp.580 - 600. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, PP (99), pp.1 - 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2016.2644613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2017.2689006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01616501v1</w:t>
+                <w:t xml:space="preserve">hal-01430714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touch uses frictional cues to discriminate flat materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Mouraux</w:t>
+                <w:t xml:space="preserve">Differentiated audio-tactile correspondences in sighted and blind individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Deroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Fasiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Thonnard</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Auvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep25553⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (8), pp.1204-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xhp0000152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316741v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory Vibrotactile Cueing Facilitates Grip Force Adjustment during Perturbative Loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Wiertlewski</w:t>
+                <w:t xml:space="preserve">Touch uses frictional cues to discriminate flat materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueorguiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séréna Bochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mouraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TOH.2016.2526613⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.25553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454773v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Change in Fingertip Contact Area as a Novel Proprioceptive Cue</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexander Terekhov</w:t>
+                <w:t xml:space="preserve">Anticipatory Vibrotactile Cueing Facilitates Grip Force Adjustment during Perturbative Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shogo Okamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wiertlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.02.052⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.233-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2016.2526613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301663v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Edge Detection Through Shear</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hod Lipson</w:t>
+                <w:t xml:space="preserve">The Change in Fingertip Contact Area as a Novel Proprioceptive Cue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Moscatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Serio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Terekhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep23551⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296656v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KiloHertz Bandwidth, Dual-Stage Haptic Device Lets You Touch Brownian Motion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haptic Edge Detection Through Shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Platkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hod Lipson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TOH.2016.2644613⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.23551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep23551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430714v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated audio-tactile correspondences in sighted and blind individuals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Fasiello</w:t>
+                <w:t xml:space="preserve">Illusory Tactile Motion Perception: An Analog of the Visual Filehne Illusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malika Auvray</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wexler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.14584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep14584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xhp0000152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03172178v1</w:t>
+                <w:t xml:space="preserve">hal-01271692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illusory Tactile Motion Perception: An Analog of the Visual Filehne Illusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Moscatelli</w:t>
+                <w:t xml:space="preserve">A stable and transparent microscale force feedback teleoperation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc O. Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (5), pp.2593-2603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2015.2423092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep14584⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01271692v1</w:t>
+                <w:t xml:space="preserve">hal-03190994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable and transparent microscale force feedback teleoperation system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Regnier</w:t>
+                <w:t xml:space="preserve">Localized tactile feedback on a transparent surface through time-reversal wave focusing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lozada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.188-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2015.2411267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2015.2423092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03190994v1</w:t>
+                <w:t xml:space="preserve">hal-01845534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized tactile feedback on a transparent surface through time-reversal wave focusing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Lozada</w:t>
+                <w:t xml:space="preserve">Feeling What an Insect Feels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.e108895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2015.2411267⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01845534v1</w:t>
+                <w:t xml:space="preserve">hal-01368400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial, temporal, and thermal contributions to focusing contrast by time reversal in a cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Hudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lozada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 333 (6), pp.1818-1832. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01793884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeling What an Insect Feels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Régnier</w:t>
+                <w:t xml:space="preserve">Physical Factors Influencing Pleasant Touch during Tactile Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Klöcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wiertlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Théate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (10), pp.e108895. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108895⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01368400v1</w:t>
+                <w:t xml:space="preserve">hal-01669245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Factors Influencing Pleasant Touch during Tactile Exploration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Théate</w:t>
+                <w:t xml:space="preserve">Haptic interface transparency achieved through viscous coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Thonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (3), pp.319-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364911430421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01669245v1</w:t>
+                <w:t xml:space="preserve">hal-03190998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of walked-upon materials in auditory, kinesthetic, haptic, and audio-haptic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno L. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yon Visell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsin-Yun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Cooperstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 131 (5), pp.4002-4012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.3699205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic interface transparency achieved through viscous coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
+                <w:t xml:space="preserve">The Spatial Spectrum of Tangential Skin Displacement Can Encode Tactual Texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wiertlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...128 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lozada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (3), pp.461-472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRO.2011.2132830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5257,2127 +5140,2127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Softness Perception is Invariant to Surface Texture During Pressing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Kirk Driller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueorguiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Kirk Driller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Gueorguiev</w:t>
+                <w:t xml:space="preserve">Camille Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jess Hartcher-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE World Haptics Conference (WHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Suwon, South Korea. pp.64-70, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Self-touch vs Other-Touch Resolved by Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aruna Ramasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications, EuroHaptics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Hambourg, Germany. pp.216-224, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and control of piezoelectric benders for skin mechanical impedance estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yisha Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Gand (en ligne), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">``HaptiComm'', a haptic communicator device for deafblind communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basil Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Topp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haptic Interaction: Perception, Devices and Algorithms 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Incheon, South Korea. pp.112--115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic actuator for tactile communication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sven Topp</w:t>
+                <w:t xml:space="preserve">A case of perceptual completion in spatio-temporal tactile space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seitaro Kaneko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Kajimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics: Science, Technology, and Applications: 11th International Conference, EuroHaptics 2018, Pisa, Italy, June 13-16, 2018, Proceedings, Part II 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, San Francisco, United States. pp.14--24</w:t>
+              <w:t xml:space="preserve">Haptics: Science, Technology, and Applications: 11th International Conference, EuroHaptics 2018, Pisa, Italy, June 13-16, 2018, Proceedings, Part I 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Francisco, United States. pp.49--57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026802v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case of perceptual completion in spatio-temporal tactile space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiroyuki Kajimoto</w:t>
+                <w:t xml:space="preserve">Electromagnetic actuator for tactile communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basil Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildar Farkhatdinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Topp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics: Science, Technology, and Applications: 11th International Conference, EuroHaptics 2018, Pisa, Italy, June 13-16, 2018, Proceedings, Part I 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, San Francisco, United States. pp.49--57</w:t>
+              <w:t xml:space="preserve">Haptics: Science, Technology, and Applications: 11th International Conference, EuroHaptics 2018, Pisa, Italy, June 13-16, 2018, Proceedings, Part II 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Francisco, United States. pp.14--24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026801v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear induction actuators for a haptic interface: a quasi-perfect transparent mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cabezon Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Cabezon Ortega</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Weill-Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE World Haptics Conference (WHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Munich, Germany. pp.529-534, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WHC.2017.7989965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Stage Options for Interface Designs Suitable for Haptic Interaction at the Micro-Nano Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenbi Mohand-Ousaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianming Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pacoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Symposium on Experimental Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing transparency of haptic device through velocity estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Weill-Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Advanced Intelligent Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Busan, South Korea. pp.529-534, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AIM.2015.7222588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of distance-to-obstacle through time-delayed tactile feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Hartcher-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE World Haptics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Evanston, United States. pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic shape constancy across distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Hartcher-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Terekhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference, EuroHaptics 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Versailles, France. pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and Transparency Analysis of a Teleoperation Chain For Microscale Interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mohand Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mohand Ousaid</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Conference on Robotics and Automation (ICRA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.5946-5951, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-force sensor by active control of a comb-drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Wollongong, Australia. pp.612-617, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AIM.2013.6584160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-infinity optimal control enabled micro-force sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3d International Conference on Systems and Control (ICSC13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Alger, Algeria. pp.490-495, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized tactile stimulation by time-reversal of flexural waves: Case study with a thin sheet of glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lozada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE World Haptics Conference (WHC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Daejeon, South Korea. pp.67-72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WHC.2013.6548386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01841689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-adjusting, Isostatic Exoskeleton for The Human Knee Joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Anh Dung Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Anh Dung Cai</w:t>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hayward</w:t>
+                <w:t xml:space="preserve">Florian Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual International Conference of the IEEE EMBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.612-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ultimate haptic device: first step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Joint Eurohaptics Conference and Symposium on Haptic Interfaces for Virtual Environment and Teleoperator Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Salt Lake City, United States. pp.273-278, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WHC.2009.4810858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural Research at IRCAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Mortensen Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Mortensen Wanderley</w:t>
+                <w:t xml:space="preserve">Marc Battier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Battier</w:t>
+                <w:t xml:space="preserve">Philippe Depalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIM: Journées d'informatique musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, La Londe-les-Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7387,150 +7270,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactile intensity perception is shaped by temporal integration: evidence from single afferent recording and stimulation in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Holmes Watkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Holmes Watkins</w:t>
+                <w:t xml:space="preserve">Mario Durao de Carvalho Amante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Durao de Carvalho Amante</w:t>
+                <w:t xml:space="preserve">Rochelle Ackerley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Wessberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Haptics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Delft, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7540,164 +7423,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Anthropomorphic Head Stabilisation and Verticality Estimation in Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildar Farkhatdinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ildar Farkhatdinov</w:t>
+                <w:t xml:space="preserve">Hannah Michalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gentiane Venture, Jean-Paul Laumond, Bruno Watier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Anthropomorphic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 124, Springer, pp.185-209, 2018, Springer Tracts in Advanced Robotics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-93870-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId226"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7844,51 +7727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daunizeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63560-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04747029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3444491" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Frissen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Yun Yao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cataldo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Di Luca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Deroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Duvernoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Kappassov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Topp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeraldine Milroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Xiao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3241758" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisha Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114168" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerkebulan Massalim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3254373" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Babadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gassert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piccirelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Kollias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bounakoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Genest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauvais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04483-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3072566" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Atakan Varol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3127501" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03521398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02571050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Shao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Visell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190990v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand Ousaid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Regnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2969940" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03035861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise P Kirsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Job" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.20.105817" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Farkhatdinov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Michalska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravinder Dahiya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivasan Yogeswaran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyuan Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libu Manjakkal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke E Miller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ravenda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.10.043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02359581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2019.2941366" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2913790" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dupin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wexler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233;na Bochereau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sinclair" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913701v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle T Fairhurst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Travers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34052-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A.D. Cai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gosselin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0574-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616501v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Solazzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2689006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mouraux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thonnard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25553" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454773v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okamoto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiertlewski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2526613" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301663v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Moscatelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Serio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Terekhov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.02.052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296656v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Platkiewicz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hod Lipson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23551" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianming Lu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pacoret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heriban" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand-Ousaid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2644613" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fasiello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000152" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271692v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Ernst" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14584" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190994v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2423092" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845534v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2015.2411267" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01793884v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hudin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lozada" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.11.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368400v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108895" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01669245v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kl&#246;cker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ate" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079085" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441501v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L. Giordano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cooperstock" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3699205" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364911430421" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2132830" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222693v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kirk Driller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fradet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Hartcher-O'Brien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123298" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Ramasamy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_25" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697047v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026803v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026802v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026801v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seitaro Kaneko" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kajimoto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190972v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cabezon Ortega" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weill-Duflos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989965" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pacoret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190973v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2015.7222588" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172177v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hartcher-O'Brien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172176v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313511v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohand Ousaid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bolopion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907735" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190975v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2013.6584160" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190976v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750904" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841689v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2013.6548386" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656450v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Dung Cai" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gosselin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190980v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2009.4810858" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105488v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mortensen Wanderley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Dubnov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969572v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Holmes Watkins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Durao de Carvalho Amante" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Ackerley" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Wessberg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855214v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daunizeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63560-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04747029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3444491" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026817v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Duvernoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Kappassov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Topp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeraldine Milroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Xiao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3241758" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Frissen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Yun Yao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026815v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cataldo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Di Luca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Deroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026816v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisha Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerkebulan Massalim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3254373" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bounakoff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Genest" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauvais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04483-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Babadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gassert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piccirelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Kollias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3072566" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03521398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Atakan Varol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3127501" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03035861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise P Kirsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Job" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.20.105817" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02571050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Shao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Visell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1158" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand Ousaid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Regnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2969940" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Farkhatdinov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Michalska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2913790" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravinder Dahiya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivasan Yogeswaran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyuan Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libu Manjakkal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke E Miller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ravenda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.10.043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02359581v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2019.2941366" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026806v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dupin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wexler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle T Fairhurst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Travers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34052-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233;na Bochereau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sinclair" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026804v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A.D. Cai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gosselin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0574-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Solazzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2689006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianming Lu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pacoret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heriban" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand-Ousaid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2644613" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fasiello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000152" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316741v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mouraux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thonnard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25553" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okamoto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiertlewski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2526613" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301663v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Moscatelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianchi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Serio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Terekhov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.02.052" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Platkiewicz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hod Lipson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23551" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271692v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Ernst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14584" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2423092" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozada" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2015.2411267" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108895" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01793884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hudin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lozada" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.11.016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01669245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kl&#246;cker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ate" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079085" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364911430421" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441501v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L. Giordano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cooperstock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3699205" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771779v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2132830" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222693v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kirk Driller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fradet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Hartcher-O'Brien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123298" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Ramasamy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_25" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697047v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026803v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026801v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seitaro Kaneko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kajimoto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026802v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190972v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cabezon Ortega" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weill-Duflos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989965" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419726v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pacoret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190973v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2015.7222588" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hartcher-O'Brien" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172176v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohand Ousaid" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bolopion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907735" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190975v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2013.6584160" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190976v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750904" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841689v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2013.6548386" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656450v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Dung Cai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gosselin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190980v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2009.4810858" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105488v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mortensen Wanderley" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Dubnov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969572v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Holmes Watkins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Durao de Carvalho Amante" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Ackerley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Wessberg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855214v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>