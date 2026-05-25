--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -321,4816 +321,4682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HaptiComm: A Touch-Mediated Communication Device for Deafblind Individuals</w:t>
+                <w:t xml:space="preserve">Humans sense by touch the location of objects that roll in handheld containers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basil Duvernoy</w:t>
+                <w:t xml:space="preserve">Ilja Frissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanat Kappassov</w:t>
+                <w:t xml:space="preserve">Hsin-Yun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Topp</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Guastavino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (2), pp.381--390</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026817v1</w:t>
+                <w:t xml:space="preserve">hal-04026813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans sense by touch the location of objects that roll in handheld containers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guastavino</w:t>
+                <w:t xml:space="preserve">Touching with the eyes: Oculomotor self-touch induces illusory body ownership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Di Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 76 (2), pp.381--390</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026813v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touching with the eyes: Oculomotor self-touch induces illusory body ownership</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HaptiComm: A Touch-Mediated Communication Device for Deafblind Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basil Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanat Kappassov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Topp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Cataldo</w:t>
+                <w:t xml:space="preserve">Jeraldine Milroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Di Luca</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shuangshuang Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (4), pp.2014-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3241758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026815v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HaptiComm: A Touch-Mediated Communication Device for Deafblind Individuals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A piezoelectric based sensor system designed for in vivo skin measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yisha Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3241758⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351, pp.114168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2023.114168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218964v1</w:t>
+                <w:t xml:space="preserve">hal-04026816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A piezoelectric based sensor system designed for in vivo skin measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+                <w:t xml:space="preserve">Distributed Tactile Display with Dual Array Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yerkebulan Massalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.334-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2023.3254373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2023.114168⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04026816v1</w:t>
+                <w:t xml:space="preserve">hal-04026818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Tactile Display with Dual Array Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Faux</w:t>
+                <w:t xml:space="preserve">Brain network for small-scale features in active touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Babadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Gassert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Piccirelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Kollias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroimage: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (4), pp.100123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2023.3254373⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04026818v1</w:t>
+                <w:t xml:space="preserve">hal-04026814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial fast-adapting mechanoreceptor based on carbon nanotube percolating network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bounakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.2818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-04483-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain network for small-scale features in active touch</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Gassert</w:t>
+                <w:t xml:space="preserve">Phononic Crystals Applied to Localised Surface Haptics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daunizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueorguiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.668--674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2021.3072566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026814v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phononic Crystals Applied to Localised Surface Haptics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+                <w:t xml:space="preserve">Robust detection of absence of slip in robot hands and feet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yerkebulan Massalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanat Kappassov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huseyin Atakan Varol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (24), pp.27897-27904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3127501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2021.3072566⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03190989v1</w:t>
+                <w:t xml:space="preserve">hal-03521398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust detection of absence of slip in robot hands and feet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Huseyin Atakan Varol</w:t>
+                <w:t xml:space="preserve">High fidelity force feedback facilitates manual injection in biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.1758-1763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2969940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3127501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03521398v1</w:t>
+                <w:t xml:space="preserve">hal-03190990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing Tactile Waves to Measure Skin-to-Skin Interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malika Auvray</w:t>
+                <w:t xml:space="preserve">Compression of dynamic tactile information in the human hand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yitian Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yon Visell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2020.05.20.105817⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (16), pp.eaaz1158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz1158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035861v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of dynamic tactile information in the human hand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yitian Shao</w:t>
+                <w:t xml:space="preserve">Numerosity Identification Used to Assess Tactile Stimulation Methods for Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basil Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Topp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeraldine Milroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yon Visell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.660--667</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571050v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fidelity force feedback facilitates manual injection in biological samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harnessing Tactile Waves to Measure Skin-to-Skin Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise P Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+                <w:t xml:space="preserve">Xavier Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Regnier</w:t>
+                <w:t xml:space="preserve">Malika Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (2), pp.1758-1763. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2969940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2020.05.20.105817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190990v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerosity Identification Used to Assess Tactile Stimulation Methods for Communication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeraldine Milroy</w:t>
+                <w:t xml:space="preserve">Gravito-Inertial Ambiguity Resolved through Head Stabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildar Farkhatdinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Michalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (3), pp.660--667</w:t>
+              <w:t xml:space="preserve">Proceedings of Royal Society A Mathematical, physical and engineering sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026809v1</w:t>
+                <w:t xml:space="preserve">hal-02045877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idiothetic Verticality Estimation through Head Stabilization Strategy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large-area soft e-skin: The challenges beyond sensor designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravinder Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nivasan Yogeswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengyuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libu Manjakkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107 (10), pp.2016--2033</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113171v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravito-inertial ambiguity resolved through head stabilization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Somatosensory Cortex Efficiently Processes Touch Located Beyond the Body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke E Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Ravenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Bahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Koun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2018.0010⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (24), pp.4276 - 4283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026807v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-area soft e-skin: The challenges beyond sensor designs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravito-inertial ambiguity resolved through head stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildar Farkhatdinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Michalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 475 (2223), pp.20180010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2018.0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026808v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatosensory Cortex Efficiently Processes Touch Located Beyond the Body</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Koun</w:t>
+                <w:t xml:space="preserve">Large-Area Soft e-Skin: The Challenges Beyond Sensor Designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravinder Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nivasan Yogeswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengyuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libu Manjakkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (24), pp.4276 - 4283. </w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107 (10), pp.2016-2033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.10.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JPROC.2019.2941366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427059v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravito-Inertial Ambiguity Resolved through Head Stabilisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Idiothetic Verticality Estimation through Head Stabilization Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildar Farkhatdinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ildar Farkhatdinov</w:t>
+                <w:t xml:space="preserve">Hannah Michalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Royal Society A Mathematical, physical and engineering sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2019.2913790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045877v1</w:t>
+                <w:t xml:space="preserve">hal-02113171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Area Soft e-Skin: The Challenges Beyond Sensor Designs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radial trunk-centred reference frame in haptic perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wexler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.13550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPROC.2019.2941366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359581v1</w:t>
+                <w:t xml:space="preserve">hal-04026806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial trunk-centred reference frame in haptic perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Dupin</w:t>
+                <w:t xml:space="preserve">Confidence is higher in touch than in vision in cases of perceptual ambiguity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merle T Fairhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoin Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Wexler</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Deroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.13550</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 8, pp.15604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34052-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026806v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence is higher in touch than in vision in cases of perceptual ambiguity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eoin Travers</w:t>
+                <w:t xml:space="preserve">Perceptual constancy in the reproduction of virtual tactile textures with surface displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séréna Bochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophelia Deroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.1--12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34052-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01913701v1</w:t>
+                <w:t xml:space="preserve">hal-04026805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual constancy in the reproduction of virtual tactile textures with surface displays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A brief overview of the human somatosensory system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (2), pp.1--12</w:t>
+              <w:t xml:space="preserve">Musical haptics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.29--48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026805v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief overview of the human somatosensory system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-adjustment mechanisms and their application for orthosis design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A.D. Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musical haptics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (3), pp.713-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-016-0574-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026804v1</w:t>
+                <w:t xml:space="preserve">hal-01845523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-adjustment mechanisms and their application for orthosis design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Bidaud</w:t>
+                <w:t xml:space="preserve">Wearable Haptic Systems for the Fingertip and the Hand: Taxonomy, Review, and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Solazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Frisoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.580 - 600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2017.2689006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11012-016-0574-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01845523v1</w:t>
+                <w:t xml:space="preserve">hal-01616501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wearable Haptic Systems for the Fingertip and the Hand: Taxonomy, Review, and Perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antonio Frisoli</w:t>
+                <w:t xml:space="preserve">Touch uses frictional cues to discriminate flat materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueorguiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séréna Bochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mouraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.25553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2017.2689006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01616501v1</w:t>
+                <w:t xml:space="preserve">hal-01316741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KiloHertz Bandwidth, Dual-Stage Haptic Device Lets You Touch Brownian Motion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Change in Fingertip Contact Area as a Novel Proprioceptive Cue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdenbi Mohand-Ousaid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Regnier</w:t>
+                <w:t xml:space="preserve">Alessandro Moscatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Serio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Terekhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TOH.2016.2644613⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430714v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated audio-tactile correspondences in sighted and blind individuals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Fasiello</w:t>
+                <w:t xml:space="preserve">Anticipatory Vibrotactile Cueing Facilitates Grip Force Adjustment during Perturbative Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shogo Okamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wiertlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malika Auvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xhp0000152⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.233-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2016.2526613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172178v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touch uses frictional cues to discriminate flat materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Mouraux</w:t>
+                <w:t xml:space="preserve">Haptic Edge Detection Through Shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Platkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hod Lipson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Thonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, pp.25553. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep25553⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6, pp.23551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep23551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316741v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory Vibrotactile Cueing Facilitates Grip Force Adjustment during Perturbative Loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Wiertlewski</w:t>
+                <w:t xml:space="preserve">Differentiated audio-tactile correspondences in sighted and blind individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Deroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Fasiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Auvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TOH.2016.2526613⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (8), pp.1204-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xhp0000152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454773v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Change in Fingertip Contact Area as a Novel Proprioceptive Cue</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">KiloHertz Bandwidth, Dual-Stage Haptic Device Lets You Touch Brownian Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Terekhov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hayward</w:t>
+                <w:t xml:space="preserve">Tianming Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Pacoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heriban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenbi Mohand-Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.02.052⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, PP (99), pp.1 - 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2016.2644613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301663v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Edge Detection Through Shear</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hod Lipson</w:t>
+                <w:t xml:space="preserve">Localized tactile feedback on a transparent surface through time-reversal wave focusing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lozada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.188-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2015.2411267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep23551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01296656v1</w:t>
+                <w:t xml:space="preserve">hal-01845534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illusory Tactile Motion Perception: An Analog of the Visual Filehne Illusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Moscatelli</w:t>
+                <w:t xml:space="preserve">A stable and transparent microscale force feedback teleoperation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc O. Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep14584⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (5), pp.2593-2603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2015.2423092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271692v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable and transparent microscale force feedback teleoperation system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Regnier</w:t>
+                <w:t xml:space="preserve">Illusory Tactile Motion Perception: An Analog of the Visual Filehne Illusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wexler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2015.2423092⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.14584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep14584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190994v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized tactile feedback on a transparent surface through time-reversal wave focusing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Lozada</w:t>
+                <w:t xml:space="preserve">Spatial, temporal, and thermal contributions to focusing contrast by time reversal in a cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Lozada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 333 (6), pp.1818-1832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2015.2411267⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01845534v1</w:t>
+                <w:t xml:space="preserve">cea-01793884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeling What an Insect Feels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (10), pp.e108895. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial, temporal, and thermal contributions to focusing contrast by time reversal in a cavity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Lozada</w:t>
+                <w:t xml:space="preserve">Physical Factors Influencing Pleasant Touch during Tactile Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Klöcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wiertlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Théate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.11.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01793884v1</w:t>
+                <w:t xml:space="preserve">hal-01669245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Factors Influencing Pleasant Touch during Tactile Exploration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Théate</w:t>
+                <w:t xml:space="preserve">Identification of walked-upon materials in auditory, kinesthetic, haptic, and audio-haptic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno L. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yon Visell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsin-Yun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Cooperstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (5), pp.4002-4012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3699205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01669245v1</w:t>
+                <w:t xml:space="preserve">hal-02441501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic interface transparency achieved through viscous coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (3), pp.319-329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0278364911430421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of walked-upon materials in auditory, kinesthetic, haptic, and audio-haptic conditions</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">The Spatial Spectrum of Tangential Skin Displacement Can Encode Tactual Texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wiertlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lozada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (3), pp.461-472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRO.2011.2132830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5140,2127 +5006,2127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Softness Perception is Invariant to Surface Texture During Pressing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Kirk Driller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueorguiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Kirk Driller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Gueorguiev</w:t>
+                <w:t xml:space="preserve">Camille Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jess Hartcher-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE World Haptics Conference (WHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Suwon, South Korea. pp.64-70, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Self-touch vs Other-Touch Resolved by Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aruna Ramasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications, EuroHaptics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Hambourg, Germany. pp.216-224, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and control of piezoelectric benders for skin mechanical impedance estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yisha Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Gand (en ligne), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">``HaptiComm'', a haptic communicator device for deafblind communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basil Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Topp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haptic Interaction: Perception, Devices and Algorithms 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Incheon, South Korea. pp.112--115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case of perceptual completion in spatio-temporal tactile space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiroyuki Kajimoto</w:t>
+                <w:t xml:space="preserve">Electromagnetic actuator for tactile communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basil Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildar Farkhatdinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Topp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics: Science, Technology, and Applications: 11th International Conference, EuroHaptics 2018, Pisa, Italy, June 13-16, 2018, Proceedings, Part I 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, San Francisco, United States. pp.49--57</w:t>
+              <w:t xml:space="preserve">Haptics: Science, Technology, and Applications: 11th International Conference, EuroHaptics 2018, Pisa, Italy, June 13-16, 2018, Proceedings, Part II 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Francisco, United States. pp.14--24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026801v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic actuator for tactile communication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sven Topp</w:t>
+                <w:t xml:space="preserve">A case of perceptual completion in spatio-temporal tactile space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seitaro Kaneko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Kajimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics: Science, Technology, and Applications: 11th International Conference, EuroHaptics 2018, Pisa, Italy, June 13-16, 2018, Proceedings, Part II 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, San Francisco, United States. pp.14--24</w:t>
+              <w:t xml:space="preserve">Haptics: Science, Technology, and Applications: 11th International Conference, EuroHaptics 2018, Pisa, Italy, June 13-16, 2018, Proceedings, Part I 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Francisco, United States. pp.49--57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026802v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear induction actuators for a haptic interface: a quasi-perfect transparent mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cabezon Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Cabezon Ortega</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Weill-Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE World Haptics Conference (WHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Munich, Germany. pp.529-534, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WHC.2017.7989965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Stage Options for Interface Designs Suitable for Haptic Interaction at the Micro-Nano Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenbi Mohand-Ousaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianming Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pacoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Symposium on Experimental Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing transparency of haptic device through velocity estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Weill-Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Advanced Intelligent Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Busan, South Korea. pp.529-534, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AIM.2015.7222588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of distance-to-obstacle through time-delayed tactile feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Hartcher-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE World Haptics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Evanston, United States. pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic shape constancy across distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Hartcher-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Terekhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference, EuroHaptics 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Versailles, France. pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and Transparency Analysis of a Teleoperation Chain For Microscale Interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mohand Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mohand Ousaid</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aude Bolopion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Conference on Robotics and Automation (ICRA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.5946-5951, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-force sensor by active control of a comb-drive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Regnier</w:t>
+                <w:t xml:space="preserve">Localized tactile stimulation by time-reversal of flexural waves: Case study with a thin sheet of glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lozada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AIM.2013.6584160⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE World Haptics Conference (WHC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Daejeon, South Korea. pp.67-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2013.6548386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190975v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01841689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-infinity optimal control enabled micro-force sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Micro-force sensor by active control of a comb-drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3d International Conference on Systems and Control (ICSC13)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750904⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Wollongong, Australia. pp.612-617, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2013.6584160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190976v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized tactile stimulation by time-reversal of flexural waves: Case study with a thin sheet of glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Lozada</w:t>
+                <w:t xml:space="preserve">H-infinity optimal control enabled micro-force sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenbi Mohand Ousaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE World Haptics Conference (WHC 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WHC.2013.6548386⟩</w:t>
+              <w:t xml:space="preserve">3d International Conference on Systems and Control (ICSC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Alger, Algeria. pp.490-495, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01841689v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-adjusting, Isostatic Exoskeleton for The Human Knee Joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Anh Dung Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Anh Dung Cai</w:t>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hayward</w:t>
+                <w:t xml:space="preserve">Florian Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual International Conference of the IEEE EMBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.612-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ultimate haptic device: first step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Joint Eurohaptics Conference and Symposium on Haptic Interfaces for Virtual Environment and Teleoperator Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Salt Lake City, United States. pp.273-278, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WHC.2009.4810858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural Research at IRCAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Mortensen Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Mortensen Wanderley</w:t>
+                <w:t xml:space="preserve">Marc Battier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Battier</w:t>
+                <w:t xml:space="preserve">Philippe Depalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIM: Journées d'informatique musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, La Londe-les-Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7270,150 +7136,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactile intensity perception is shaped by temporal integration: evidence from single afferent recording and stimulation in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Holmes Watkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Holmes Watkins</w:t>
+                <w:t xml:space="preserve">Mario Durao de Carvalho Amante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Durao de Carvalho Amante</w:t>
+                <w:t xml:space="preserve">Rochelle Ackerley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Wessberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Haptics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Delft, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7423,164 +7289,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Anthropomorphic Head Stabilisation and Verticality Estimation in Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildar Farkhatdinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ildar Farkhatdinov</w:t>
+                <w:t xml:space="preserve">Hannah Michalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gentiane Venture, Jean-Paul Laumond, Bruno Watier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Anthropomorphic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 124, Springer, pp.185-209, 2018, Springer Tracts in Advanced Robotics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-93870-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId225"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7727,51 +7593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daunizeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63560-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04747029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3444491" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026817v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Duvernoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Kappassov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Topp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeraldine Milroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Xiao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3241758" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Frissen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Yun Yao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026815v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cataldo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Di Luca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Deroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026816v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisha Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerkebulan Massalim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3254373" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bounakoff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Genest" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauvais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04483-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Babadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gassert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piccirelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Kollias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3072566" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03521398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Atakan Varol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3127501" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03035861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise P Kirsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Job" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.20.105817" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02571050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Shao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Visell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1158" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand Ousaid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Regnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2969940" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Farkhatdinov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Michalska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2913790" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravinder Dahiya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivasan Yogeswaran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyuan Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libu Manjakkal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke E Miller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ravenda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.10.043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02359581v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2019.2941366" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026806v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dupin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wexler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle T Fairhurst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Travers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34052-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233;na Bochereau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sinclair" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026804v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A.D. Cai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gosselin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0574-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Solazzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2689006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianming Lu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pacoret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heriban" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand-Ousaid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2644613" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fasiello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000152" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316741v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mouraux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thonnard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25553" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okamoto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiertlewski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2526613" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301663v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Moscatelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianchi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Serio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Terekhov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.02.052" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Platkiewicz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hod Lipson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23551" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271692v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Ernst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14584" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2423092" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozada" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2015.2411267" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108895" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01793884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hudin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lozada" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.11.016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01669245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kl&#246;cker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ate" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079085" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364911430421" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441501v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L. Giordano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cooperstock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3699205" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771779v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2132830" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222693v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kirk Driller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fradet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Hartcher-O'Brien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123298" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Ramasamy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_25" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697047v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026803v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026801v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seitaro Kaneko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kajimoto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026802v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190972v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cabezon Ortega" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weill-Duflos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989965" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419726v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pacoret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190973v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2015.7222588" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hartcher-O'Brien" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172176v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohand Ousaid" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bolopion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907735" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190975v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2013.6584160" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190976v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750904" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841689v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2013.6548386" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656450v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Dung Cai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gosselin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190980v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2009.4810858" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105488v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mortensen Wanderley" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Dubnov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969572v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Holmes Watkins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Durao de Carvalho Amante" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Ackerley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Wessberg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855214v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daunizeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hayward" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63560-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04747029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3444491" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Frissen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Yun Yao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cataldo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Di Luca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Deroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Duvernoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Kappassov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Topp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeraldine Milroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Xiao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3241758" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yisha Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114168" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerkebulan Massalim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3254373" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Babadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gassert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piccirelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Kollias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bounakoff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Genest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauvais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04483-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3072566" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03521398v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Atakan Varol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3127501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand Ousaid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Regnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2969940" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02571050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Shao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon Visell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1158" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03035861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise P Kirsch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Job" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.20.105817" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Farkhatdinov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Michalska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravinder Dahiya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivasan Yogeswaran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyuan Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libu Manjakkal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02427059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke E Miller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ravenda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Bahmad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.10.043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02359581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2019.2941366" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2913790" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dupin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wexler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913701v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle T Fairhurst" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Travers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34052-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233;na Bochereau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sinclair" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845523v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A.D. Cai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gosselin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0574-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Solazzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2689006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mouraux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thonnard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25553" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Moscatelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Serio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Terekhov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.02.052" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454773v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okamoto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiertlewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2526613" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Platkiewicz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hod Lipson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23551" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fasiello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000152" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianming Lu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pacoret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heriban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Mohand-Ousaid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2644613" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845534v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozada" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2015.2411267" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2423092" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Ernst" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14584" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01793884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hudin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lozada" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.11.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108895" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01669245v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kl&#246;cker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;ate" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079085" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441501v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L. Giordano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cooperstock" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3699205" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190998v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364911430421" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2132830" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222693v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kirk Driller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fradet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Hartcher-O'Brien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123298" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937431v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Ramasamy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0_25" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697047v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026802v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026801v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seitaro Kaneko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kajimoto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190972v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cabezon Ortega" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weill-Duflos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989965" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419726v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pacoret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190973v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2015.7222588" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172177v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hartcher-O'Brien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172176v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313511v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohand Ousaid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bolopion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907735" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841689v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2013.6548386" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190975v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2013.6584160" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190976v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750904" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656450v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Anh Dung Cai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gosselin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190980v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2009.4810858" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105488v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mortensen Wanderley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Dubnov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969572v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Holmes Watkins" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Durao de Carvalho Amante" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Ackerley" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Wessberg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855214v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93870-7_9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>