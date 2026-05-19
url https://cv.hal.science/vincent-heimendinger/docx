--- v0 (2026-03-17)
+++ v1 (2026-05-19)
@@ -1119,334 +1119,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communauté académique historienne à travers le corpus Histinéraires. Éléments pour une sociographie du métier d’historien</w:t>
+                <w:t xml:space="preserve">L'anthropologie des historiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Heimendinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histinéraires. La fabrique de l’histoire telle qu’elle se raconte. Une enquête sur les historiens contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.47-87, 2024, Le temps de l'histoire, 9782353670680. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15mza⟩</w:t>
+              <w:t xml:space="preserve">, , pp.211-232, 2024, Le temps de l'histoire, 9782353670680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15mzs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409210v1</w:t>
+                <w:t xml:space="preserve">hal-04409222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire collection. Entretien avec Patrick Boucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histinéraires. La fabrique de l’histoire telle qu’elle se raconte. Une enquête sur les historiens contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.371-395, 2024, Le temps de l'histoire, 9782353670680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15mz7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'anthropologie des historiens</w:t>
+                <w:t xml:space="preserve">La communauté académique historienne à travers le corpus Histinéraires. Éléments pour une sociographie du métier d’historien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Heimendinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Quint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histinéraires. La fabrique de l’histoire telle qu’elle se raconte. Une enquête sur les historiens contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.211-232, 2024, Le temps de l'histoire, 9782353670680. </w:t>
+              <w:t xml:space="preserve">, , pp.47-87, 2024, Le temps de l'histoire, 9782353670680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15mzs⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15mza⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409222v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une histoire de la nouvelle histoire : la génération historienne des années 1930</w:t>
               </w:r>
@@ -1595,51 +1595,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30145C4E"/>
+    <w:nsid w:val="3126DB2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1743,51 +1743,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9C56A4A1"/>
+    <w:nsid w:val="4F077B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1977,51 +1977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-heimendinger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6942-538X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235491748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200155767486527762806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314040v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heimendinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.211.0137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.691.0188" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.005.0271" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vogel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Koechlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Douet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guerpillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionssociales.fr/catalogue/le-marxisme-et-loppression-des-femmes-vers-une-theorie-unitaire/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521642v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burawoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Olin Wright" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Carbonell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Lojkine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionssociales.fr/catalogue/pour-un-marxisme-sociologique/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Butler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclair" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Haselden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionssociales.fr/catalogue/deux-lectures-du-jeune-marx/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delacroix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/histineraires-fabrique-lhistoire-telle-quelle-se-raconte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mz7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quint" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mzs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-heimendinger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6942-538X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235491748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200155767486527762806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314040v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heimendinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.211.0137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.691.0188" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.005.0271" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vogel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Koechlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Douet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guerpillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionssociales.fr/catalogue/le-marxisme-et-loppression-des-femmes-vers-une-theorie-unitaire/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521642v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burawoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Olin Wright" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Carbonell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Lojkine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionssociales.fr/catalogue/pour-un-marxisme-sociologique/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Butler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclair" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Haselden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionssociales.fr/catalogue/deux-lectures-du-jeune-marx/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quint" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mzs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delacroix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/histineraires-fabrique-lhistoire-telle-quelle-se-raconte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mz7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>