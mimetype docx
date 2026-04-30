--- v1 (2026-03-26)
+++ v2 (2026-04-30)
@@ -1885,50 +1885,80 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rik van Gijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julen Villarreal Moreno</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerónimo Ballivían Orosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asencio Chávez Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editorial Mundograf, pp.509, 2025, 978-9917-0-5724-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280728v1</w:t>
               </w:r>
@@ -1956,511 +1986,511 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passions contrariées. Récits de femmes rebelles du Haut Xingu aux Guyanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hirtzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentina Vapnarsky; Philippe Erikson; Marie Chosson; Emmanuel de Vienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations en anthropologie (&amp;) linguistique offertes à Aurore Monod Becquelin, vol. 1: Polyphonies amérindiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société d'ethnologie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-177, 2025, Recherches américaines, 978-2-36519-079-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sarcoramphe enchaîné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hirtzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérémia Cometti; Pierre Le Roux; Tiziana Manicone; Nastassja Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au seuil de la forêt. Hommage à Philippe Descola, l'anthropologue de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tautem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.455-469, 2019, 979-10-97230-27-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El autocanibalismo carroñero: una bisagra entre el canibalismo amazónico y el canibalismo andino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hirtzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muñoz Collazos, María de los Angeles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpretando Huellas: Arqueología, Etnohistoria y Etnografía de los Andes y sus Tierras Bajas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Investigaciones Antropológicas y Museo Arqueológico de la Universidad Mayor de San Simón / Editorial Khipus, pp.721‑743, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un coaffin en point de mire: chasse aux trophées et duel de flèches yurakaré en miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hirtzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Erikson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trophées. Etudes ethnologiques, indigénistes et amazonistes offertes à Patrick Menget, vol. II.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'ethnologie, 2016, Recherches américaines, 978-2-36519-017-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La historia de un mito antes de la “historia”: acerca de algunas versiones del mito de los mellizos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hirtzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Correa Rubio; Jean-Pierre Chaumeil; Roberto Pineda Camacho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memoria amazónica en los paises andinos: antropologia e historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de Colombia / Institut français d'études andines, pp.89-118, 2012, 9789587619683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parquer la nature [Introdution]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hirtzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 03, L'Herne, pp.9-12, 2007, Cahiers d'Anthropologie Sociale, 978-2-85197-373-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cas.003.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2470,100 +2500,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maître à deux têtes : une ethnographie du rapport à soi yuracaré (Amazonie bolivienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hirtzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01984217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2573,117 +2603,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la cosmologie à la décolonisation : transformation d’une relation ethnographique, entretien avec Vincent Hirtzel (CNRS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hirtzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kexin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2693,105 +2723,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Map of indigenous communities identifying themselves as Yurakaré or multi-ethnic communities with a significant proportion of Yurakaré population (situation in 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hirtzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bolivia. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2859,51 +2889,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1BF1B30"/>
+    <w:nsid w:val="F4B4C8A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3090,51 +3120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-hirtzel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9160-2266" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112979181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7700246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirtzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Erikson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152a2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230474v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.21590" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anath Ariel de Vidas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/anq.2022.0030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Horsfall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/anq.2022.0032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.19553" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.4806" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asifa Majid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Roberts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludy Cilissen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Emmorey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Nicodemus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720419115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425734v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70104" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.7950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.12876" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0257-9774-2011-2-636" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014153v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van Gijn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1548-1395.2010.01061.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N41F3L80-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Van Gijn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Gipper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2010.02.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2903" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cas.003.0065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Villarreal Moreno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185437v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://societe-ethnologie.fr/collections-recherches-americaines.php" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tautem.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Selmi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cas.003.0009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01984217v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-hirtzel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9160-2266" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112979181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7700246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirtzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Erikson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152a2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230474v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.21590" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anath Ariel de Vidas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/anq.2022.0030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Horsfall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/anq.2022.0032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.19553" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.4806" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asifa Majid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Roberts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludy Cilissen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Emmorey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Nicodemus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720419115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425734v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70104" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.7950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.12876" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0257-9774-2011-2-636" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014153v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van Gijn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1548-1395.2010.01061.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N41F3L80-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Van Gijn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Gipper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2010.02.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2903" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cas.003.0065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Villarreal Moreno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger&#243;nimo Balliv&#237;an Orosco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asencio Ch&#225;vez Orozco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://societe-ethnologie.fr/collections-recherches-americaines.php" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tautem.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Selmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cas.003.0009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01984217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>