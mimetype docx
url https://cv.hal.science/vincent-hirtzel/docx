--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -384,222 +384,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: The Terms of Culture: Idioms of Reflexivity Among Indigenous Peoples in Latin America</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Custom to Culture: The Archeology of Two Identification Terms Among Bolivian and Mexican Amerindians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anath Ariel de Vidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hirtzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anath Ariel de Vidas</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Horsfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropological Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, The Terms of Culture, 95 (3), pp.513-532. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1353/anq.2022.0030⟩</w:t>
+              <w:t xml:space="preserve">, 2022, The Terms of Culture, 95 (3), pp.557-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/anq.2022.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908820v1</w:t>
+                <w:t xml:space="preserve">halshs-03799382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Custom to Culture: The Archeology of Two Identification Terms Among Bolivian and Mexican Amerindians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction: The Terms of Culture: Idioms of Reflexivity Among Indigenous Peoples in Latin America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hirtzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anath Ariel de Vidas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominic Horsfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropological Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, The Terms of Culture, 95 (3), pp.557-586. </w:t>
+              <w:t xml:space="preserve">, 2022, The Terms of Culture, 95 (3), pp.513-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1353/anq.2022.0032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1353/anq.2022.0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03799382v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre política identitaria y narrativas autobiográficas. Restituciones digitales de un proyecto de documentación lingüística en Bolivia (Proyecto DoBeS Yurakaré 2006-2011)</w:t>
               </w:r>
@@ -1202,238 +1202,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropology of Color: Interdisciplinary Multilevel Modeling - Edited by R.E. MacLaury, G.V. Paramei and D. Dedrick</w:t>
+                <w:t xml:space="preserve">Updating and loss of color terminology in Yurakaré: An interdisciplinary point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rik van Gijn</w:t>
+                <w:t xml:space="preserve">Rik Van Gijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hirtzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Gipper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Linguistic Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1548-1395.2010.01061.x⟩</w:t>
+              <w:t xml:space="preserve">Language and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (4), pp.240-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.langcom.2010.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04014153v1</w:t>
+                <w:t xml:space="preserve">hal-03505511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating and loss of color terminology in Yurakaré: An interdisciplinary point of view</w:t>
+                <w:t xml:space="preserve">Anthropology of Color: Interdisciplinary Multilevel Modeling - Edited by R.E. MacLaury, G.V. Paramei and D. Dedrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rik Van Gijn</w:t>
+                <w:t xml:space="preserve">Rik van Gijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hirtzel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonja Gipper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Linguistic Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (1), pp.241-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1548-1395.2010.01061.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.langcom.2010.02.002⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505511v1</w:t>
+                <w:t xml:space="preserve">hal-04014153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balzan, Luigi. A carretón y canoa. La obra del naturalista Luigi Balzan en Bolivia y Paraguay (1885-1893). Edición, estudio preliminar, notas y traducción de Clara López Beltrán</w:t>
               </w:r>
@@ -1863,51 +1863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diccionario yurakaré-castellano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hirtzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rik van Gijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julen Villarreal Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2889,51 +2889,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4B4C8A4"/>
+    <w:nsid w:val="C3EBCE64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3120,51 +3120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-hirtzel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9160-2266" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112979181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7700246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirtzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Erikson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152a2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230474v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.21590" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anath Ariel de Vidas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/anq.2022.0030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Horsfall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/anq.2022.0032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.19553" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.4806" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asifa Majid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Roberts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludy Cilissen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Emmorey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Nicodemus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720419115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425734v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70104" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.7950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.12876" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0257-9774-2011-2-636" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014153v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van Gijn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1548-1395.2010.01061.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N41F3L80-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Van Gijn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Gipper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2010.02.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2903" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cas.003.0065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Villarreal Moreno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger&#243;nimo Balliv&#237;an Orosco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asencio Ch&#225;vez Orozco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://societe-ethnologie.fr/collections-recherches-americaines.php" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tautem.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Selmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cas.003.0009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01984217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-hirtzel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9160-2266" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112979181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7700246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirtzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Erikson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152a2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230474v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.21590" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anath Ariel de Vidas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Horsfall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/anq.2022.0032" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908820v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/anq.2022.0030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.19553" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.4806" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asifa Majid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Roberts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludy Cilissen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Emmorey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Nicodemus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720419115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425734v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.70104" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.7950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.12876" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0257-9774-2011-2-636" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Van Gijn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Gipper" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2010.02.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van Gijn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1548-1395.2010.01061.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N41F3L80-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2903" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cas.003.0065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Villarreal Moreno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger&#243;nimo Balliv&#237;an Orosco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asencio Ch&#225;vez Orozco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://societe-ethnologie.fr/collections-recherches-americaines.php" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tautem.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Selmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cas.003.0009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01984217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>