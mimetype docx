--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -66,464 +66,464 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated tactical continuous production planning of two blending systems sharing supply sources: the case of a phosphate supply chain</w:t>
+                <w:t xml:space="preserve">An integrated steering approach to improve a phosphate supply chain efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassma Azzamouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2024.2314715⟩</w:t>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16258312.2023.2282383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475647v1</w:t>
+                <w:t xml:space="preserve">hal-04418207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation model of perishable item picking policies in the buffer stock of a push-pull supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hovelaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision Making and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (1), pp.88-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55976/dma.22024129388-104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated steering approach to improve a phosphate supply chain efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassma Azzamouri</w:t>
+                <w:t xml:space="preserve">Combined modelling of production of merchantable phosphoric ores using parallel processors and their transportation by pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Bamoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/16258312.2023.2282383⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192, pp.110168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418207v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined modelling of production of merchantable phosphoric ores using parallel processors and their transportation by pipeline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Bamoumen</w:t>
+                <w:t xml:space="preserve">Integrated tactical continuous production planning of two blending systems sharing supply sources: the case of a phosphate supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassma Azzamouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 192, pp.110168. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2024.2314715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645347v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04475647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated scheduling of a multi-site mining supply chain with blending, alternative routings and co-production</w:t>
               </w:r>
@@ -535,51 +535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61 (6), pp.1829-1848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -938,90 +938,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility of dynamic blending with alternative routings combined with security stocks: a new approach in a mining supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Azzamouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Bamoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59 (21), pp.6419-6436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1391,256 +1391,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01683781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences des responsables logistiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The carbon-constrained EOQ model with carbon emission dependent demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Le Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hovelaque</w:t>
+                <w:t xml:space="preserve">V Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Durand</w:t>
+                <w:t xml:space="preserve">L Bironneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 164, pp.285-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2014.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766921v1</w:t>
+                <w:t xml:space="preserve">halshs-01103463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The carbon-constrained EOQ model with carbon emission dependent demand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V Hovelaque</w:t>
+                <w:t xml:space="preserve">Compétences des responsables logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bironneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bironneau</w:t>
+                <w:t xml:space="preserve">Bruno Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hovelaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01103463v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasts impacts on sanitary risk during a crisis: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Hoa Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1700,51 +1700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of inventory inaccuracy on service-level quality in (Q,R) continuous-review lost-sales inventory models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1816,51 +1816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of inventory inaccuracy on service-level quality in (Q,R) continuous-review lost-sales inventory models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2144,51 +2144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématique de coopération dans la mise en œuvre de l’ECR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2526,145 +2526,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination entre producteurs et maîtrise des aléas de demande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Gaucher</w:t>
-[...93 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2674,51 +2579,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 57, pp.95-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2728,591 +2633,591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-directional local search for a financial facility location problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORBEL 37</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving a financial supply chain network design model with a large neighborhood search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large neighborhood search for a value-oriented supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWGLA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial supply chain network design: assessment of sequential and integrated approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Viviani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLANIFICATION DYNAMIQUE MULTILIGNES ET MULTIGAMMES AVEC MATIÈRES HÉTÉROGÈNES : UN MODÈLE DE BLENDING APPLIQUÉ À UNE CHAÎNE LOGISTIQUE MINIÈRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bamoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI-Qualita21 : Conférence Internationale Génie Industriel QUALITA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EOQ-Based Lot Sizing Model with Working Capital Requirements Financing Cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3361,1064 +3266,1064 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMS 2021: IFIP International Conference on Advances in Production Management Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.159-166, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facility Location with Financial Decisions through Adjusted Present Value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOLDE XV online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIMISATION MULTI-SITES DE L'ORDONNANCEMENT DES COMMANDES ET DE LEURS MELANGES A PARTIR DE MINERAIS EXTRAITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Conférence Francophone de Modélisation, Optimisation et Simulation- MOSIM’20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finance driven supply chain network design model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bostel</w:t>
+                <w:t xml:space="preserve">Un modèle de blending pour la planification dynamique d'une chaîne logistique minière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Bamoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Péton</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2020 : 13th International Conference on Modeling, Optimization and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Agadir (virtuel), Morocco</w:t>
+              <w:t xml:space="preserve">13ème Conférence Francophone de Modélisation, Optimisation et Simulation- MOSIM’20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176359v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de blending pour la planification dynamique d'une chaîne logistique minière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Bamoumen</w:t>
+                <w:t xml:space="preserve">A finance driven supply chain network design model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Giard</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Conférence Francophone de Modélisation, Optimisation et Simulation- MOSIM’20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">MOSIM 2020 : 13th International Conference on Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Agadir (virtuel), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005623v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical model for integrated supply chain network design and financial planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV EURO Working Group on Locational Analysis Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilité du blending dynamique avec gammes alternatives et stock de sécurité : mise en oeuvre sur une chaîne logistique minière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Azzamouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Bamoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Conférence internationale de CIGI QUALITA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint optimization of supply chain network design and finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of raw material substitution on sustainable facility location under carbon tax policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Mechouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI QUALITA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02129628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexi-security stocks, a new approach for semi-raw materials used in blending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Bamoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Rakiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILS Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France. pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE DDMRP : PREMIERS ÉLÉMENTS EMPIRIQUES DE COMPRÉHENSION DE SON CHOIX ET DE SON FONCTIONNEMENT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4427,106 +4332,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bironneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales de la Recherche en Logistique et Supply Chain Management (RIRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EOQ-based profit maximization model considering financing cost of working capital requirement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4585,73 +4490,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximisation du profit en considérant les coûts de financement de besoin en fonds de roulement. cas à capacité infinie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4710,73 +4615,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A profit maximization discounted cash flow model considering working capital requirement financing cost for the dynamic lot-sizing problem with infinite production capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4835,73 +4740,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EOQ-based working capital minimization discounted cash flow model with infinite production capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4960,332 +4865,332 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Inventory Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working capital requirement optimization in tactical production planning</w:t>
+                <w:t xml:space="preserve">Dynamic lot-sizing-based Working Capital Requirement minimization model with infinite capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bostel-Dejax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G. Yeung</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seville, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IESM.2015.7380284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689390v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic lot-sizing-based Working Capital Requirement minimization model with infinite capacity</w:t>
+                <w:t xml:space="preserve">Working capital requirement optimization in tactical production planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G. Yeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORMS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Philadelphia, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689481v1</w:t>
+                <w:t xml:space="preserve">hal-01689390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une consommation durable sur les politiques de gestion de stocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5314,277 +5219,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Rencontres Internationales de la Recherche en Logistique, RIRL2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-agent model for optimizing supermarkets location in emerging countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc N. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Computational Intelligence and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2012, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de planification et risque sanitaire dans les chaînes agroalimentaires à flux poussés-tirés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Hoa Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès International de Génie Industriel (CIGI). Pour un développement sociétal harmonieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Saint-Sauveur, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00713556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de planification et risqué sanitaire dans les chaînes agroalimentaires à flux poussés-tirés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Hoa Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5599,182 +5504,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès International de Génie Industriel, CIGI2011, St-Sauveur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensioning of perishable product buffer stock in food push-pull supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Hoa Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foodsim'2010 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Braganca, Portugal. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00558464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of inventory inaccuracy on service-level quality of a multiproduct production line with product priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5789,87 +5694,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference of Modeling and Simulation - MOSIM'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Hammamet (Tunisie), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of inventory inaccuracy on service-level quality of a multiproduct production line with product priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5884,682 +5789,682 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference of Modeling and Simulation - MOSIM'10 "Evaluation and optimization of innovative production systems of goods and services"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00517496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensioning of perishable product buffer stock in food push-pull supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Hoa Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOODSIM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Multidisciplinary Society for Modelling and Simulation Technology (EUROSIS). BEL., Jun 2010, Braganca, Portugal. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of category management on producer-retailer relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">113. EAAE Seminar "A resilient European Food Industry and Food Chain in a Challenge World"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Sep 2009, Chania, Greece. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food chain relationships: the category captain concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). FRA., Jun 2009, Bagnères de Bigorre, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECR development in french food chains : factors of fails and success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. European Association of Agricultural Economists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International European Forum on Innovation and System Dynamics in Food Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Innsbruck, Austria. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports du concept de category captain aux consommateurs et aux relations distributeurs-fournisseurs</w:t>
+                <w:t xml:space="preserve">Effects of contracts on constrained supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">. Association Internationale de Recherche Logistique</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Business Process Consulting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres Internationales de Recherche Logistique. RIRL2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Pontremoli, Italie. 13 p</w:t>
+              <w:t xml:space="preserve">ILS 2006. 1. International conference on Information Systems, Logistics and Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Lyon, France. n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819138v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of contracts on constrained supply chains</w:t>
+                <w:t xml:space="preserve">Apports du concept de category captain aux consommateurs et aux relations distributeurs-fournisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">. Business Process Consulting</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Hafsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Association Internationale de Recherche Logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS 2006. 1. International conference on Information Systems, Logistics and Supply Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Lyon, France. n. p</w:t>
+              <w:t xml:space="preserve">6. Rencontres Internationales de Recherche Logistique. RIRL2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Pontremoli, Italie. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819061v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements coopératifs: vers de nouveaux contrats dans le secteur laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6568,462 +6473,462 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque LESSOR : Les chantiers de l'économie sociale et solidaire : Espace de pratiques et champs théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute Bretagne ( Rennes 2 ) (UR 2). Rennes, FRA., Apr 2003, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de différenciation de la coopérative laitière</w:t>
+                <w:t xml:space="preserve">Contract design for improving membership commitment in French cooperatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">. Société Française de Recherche Opérationnelle Et d'Aide À La Décision</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. American Agricultural Economics Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision (SFROAD). FRA., Feb 2003, Avignon, France. 10 p</w:t>
+              <w:t xml:space="preserve">American Agricultural Economics Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Agricultural Economics Association (AAEA). Rennes, USA., Jul 2003, Montreal, Canada. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342386v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contract design for improving membership commitment in French cooperatives</w:t>
+                <w:t xml:space="preserve">Stratégie d'approvisionnement des coopératives laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">. American Agricultural Economics Association</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Société Française d'Economie Rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Agricultural Economics Association Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Agricultural Economics Association (AAEA). Rennes, USA., Jul 2003, Montreal, Canada. 21 p</w:t>
+              <w:t xml:space="preserve">Journëes européennes des thèses en économie et en gestion agricoles et agroalimentaires et rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2003, Montpellier, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342391v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d'approvisionnement des coopératives laitières</w:t>
+                <w:t xml:space="preserve">Stratégie de différenciation de la coopérative laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">. Société Française d'Economie Rurale</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Société Française de Recherche Opérationnelle Et d'Aide À La Décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journëes européennes des thèses en économie et en gestion agricoles et agroalimentaires et rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2003, Montpellier, France. non paginé</w:t>
+              <w:t xml:space="preserve">5e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision (SFROAD). FRA., Feb 2003, Avignon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342388v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistique et supply chain management dans le retail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7039,616 +6944,616 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retailing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.232-255, 2018, 9782100778232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02023776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborer pour éviter les coups de fouet ou comment développer des partenariats entre industriels et distributeurs pour optimiser les stocks au sein d’une supply chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bironneau</w:t>
+                <w:t xml:space="preserve">De l’absence au dilemme de la diversification des fournisseurs dans la gestion du risque de rupture d’approvisionnement des supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Moraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaborations et réseaux : approches transversales en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.133-150, 2016, Les réseaux comme solution à certains problèmes des organisations, 978-2-7535-4984-5</w:t>
+              <w:t xml:space="preserve">, pp.271-300, 2016, Le management des réseaux, 978-2-7535-4984-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01354758v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01354781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’absence au dilemme de la diversification des fournisseurs dans la gestion du risque de rupture d’approvisionnement des supply chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Moraux</w:t>
+                <w:t xml:space="preserve">Collaborer pour éviter les coups de fouet ou comment développer des partenariats entre industriels et distributeurs pour optimiser les stocks au sein d’une supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bironneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaborations et réseaux : approches transversales en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.271-300, 2016, Le management des réseaux, 978-2-7535-4984-5</w:t>
+              <w:t xml:space="preserve">, pp.133-150, 2016, Les réseaux comme solution à certains problèmes des organisations, 978-2-7535-4984-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01354781v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01354758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation industrielle et durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Requillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Requillart</w:t>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique duALIne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Matière à Débattre - Décider, 978-2-7592-1670-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation et durabilité des systèmes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Capt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Faguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Capt</w:t>
+                <w:t xml:space="preserve">Lise Frappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une alimentation durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 288 p., 2011, Matière à débattre et décider, 978-2-7592-1671-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématique de coordination entre fournisseurs et distributeurs de produits alimentaires dans le cadre conceptuel de l’ECR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et enjeux du développement régional (ed. A. Mollard et E. Sauboua)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Quae, 2007, 13 978-2-7592-0039-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux logistiques dans l'entreprise agroalimentaire : vers une approche globale de la gestion des flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bironneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7668,51 +7573,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Perrot J-L., Ruffio P., Simier J-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroalimentaire : enjeux et ruptures en Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apogée, pp.187-199, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00076639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7722,143 +7627,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility of dynamic blending with alternative routings combined with safety stocks: case study in a mining supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Azzamouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Bamoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7868,65 +7773,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of inventory inaccuracy on service level quality: a simulation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7934,65 +7839,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Hoa Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2009, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId164"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8139,51 +8044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassma Azzamouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2314715" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773132v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55976/dma.22024129388-104" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418207v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2023.2282383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04645347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bamoumen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110168" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hilali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2049909" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Anh Phan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.108825" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait Mansour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1866222" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mechouar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Azzamouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1814443" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155319v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mechouar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2019.107562" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bahu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bironneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2018.1547130" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Bian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Yeung" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bostel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2017.12.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01766921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hovelaque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bironneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.11.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Hoa Vo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-04-2012-0028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2009.08.031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JR1ZQGW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00478488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.08.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWHWPGTH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hafsa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-006-0013-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vlad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022198ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hafsa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gaucher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gaucher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Rezaei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597207v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bamoumen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Giard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640753v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005623v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285359v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vigouroux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rakiz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945973v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689400v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179197v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689381v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689390v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bostel-Dejax" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380284" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339134v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364841v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc N. Pham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713556v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338644v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558464v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462535v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462550v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819138v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Hafsa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale de Recherche Logistique" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819061v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Business Process Consulting" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462689v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342386v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise de Recherche Op&#233;rationnelle Et d'Aide &#192; La D&#233;cision" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354758v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354781v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Moraux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173088v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Requillart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/prospective/rapport_dualine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462655v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faguer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1372-pour-une-alimentation-durable.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158855v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassma Azzamouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2023.2282383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thiel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55976/dma.22024129388-104" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04645347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bamoumen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110168" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2314715" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hilali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2049909" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Anh Phan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.108825" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait Mansour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1866222" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mechouar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Azzamouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1814443" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155319v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mechouar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2019.107562" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bahu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bironneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2018.1547130" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Bian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Yeung" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bostel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2017.12.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hovelaque" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bironneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.11.022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01766921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Hoa Vo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-04-2012-0028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2009.08.031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JR1ZQGW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00478488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.08.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWHWPGTH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hafsa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-006-0013-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vlad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022198ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hafsa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gaucher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Rezaei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bamoumen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Giard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005644v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176359v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285348v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vigouroux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rakiz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689400v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bostel-Dejax" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364841v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc N. Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338613v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517496v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462535v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819061v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Business Process Consulting" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819138v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Hafsa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale de Recherche Logistique" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesage" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342388v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342386v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise de Recherche Op&#233;rationnelle Et d'Aide &#192; La D&#233;cision" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023776v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354781v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Moraux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354758v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173088v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Requillart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/prospective/rapport_dualine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462655v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faguer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1372-pour-une-alimentation-durable.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158855v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076639v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476483v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462352v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>