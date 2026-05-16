--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1391,226 +1391,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01683781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The carbon-constrained EOQ model with carbon emission dependent demand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compétences des responsables logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bironneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Hovelaque</w:t>
+                <w:t xml:space="preserve">Bruno Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bironneau</w:t>
+                <w:t xml:space="preserve">Bruno Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01103463v1</w:t>
+                <w:t xml:space="preserve">hal-01766921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences des responsables logistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bironneau</w:t>
+                <w:t xml:space="preserve">The carbon-constrained EOQ model with carbon emission dependent demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Le Roy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Durand</w:t>
+                <w:t xml:space="preserve">L Bironneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 164, pp.285-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2014.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766921v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01103463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasts impacts on sanitary risk during a crisis: a case study</w:t>
               </w:r>
@@ -3105,51 +3105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLANIFICATION DYNAMIQUE MULTILIGNES ET MULTIGAMMES AVEC MATIÈRES HÉTÉROGÈNES : UN MODÈLE DE BLENDING APPLIQUÉ À UNE CHAÎNE LOGISTIQUE MINIÈRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bamoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3442,51 +3442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIMISATION MULTI-SITES DE L'ORDONNANCEMENT DES COMMANDES ET DE LEURS MELANGES A PARTIR DE MINERAIS EXTRAITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3518,230 +3518,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de blending pour la planification dynamique d'une chaîne logistique minière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Bamoumen</w:t>
+                <w:t xml:space="preserve">A finance driven supply chain network design model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Giard</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Conférence Francophone de Modélisation, Optimisation et Simulation- MOSIM’20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">MOSIM 2020 : 13th International Conference on Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Agadir (virtuel), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005623v1</w:t>
+                <w:t xml:space="preserve">hal-03176359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finance driven supply chain network design model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bostel</w:t>
+                <w:t xml:space="preserve">Un modèle de blending pour la planification dynamique d'une chaîne logistique minière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Bamoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Péton</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2020 : 13th International Conference on Modeling, Optimization and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Agadir (virtuel), Morocco</w:t>
+              <w:t xml:space="preserve">13ème Conférence Francophone de Modélisation, Optimisation et Simulation- MOSIM’20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176359v1</w:t>
+                <w:t xml:space="preserve">hal-03005623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical model for integrated supply chain network design and financial planning</w:t>
               </w:r>
@@ -5344,217 +5344,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de planification et risque sanitaire dans les chaînes agroalimentaires à flux poussés-tirés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégie de planification et risqué sanitaire dans les chaînes agroalimentaires à flux poussés-tirés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Hoa Vo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès International de Génie Industriel (CIGI). Pour un développement sociétal harmonieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint-Sauveur, Canada</w:t>
+              <w:t xml:space="preserve">9e Congrès International de Génie Industriel, CIGI2011, St-Sauveur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00713556v1</w:t>
+                <w:t xml:space="preserve">hal-04338644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de planification et risqué sanitaire dans les chaînes agroalimentaires à flux poussés-tirés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégie de planification et risque sanitaire dans les chaînes agroalimentaires à flux poussés-tirés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Hoa Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thiel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Le Hoa Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès International de Génie Industriel, CIGI2011, St-Sauveur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Québec (CA), Canada</w:t>
+              <w:t xml:space="preserve">9ème Congrès International de Génie Industriel (CIGI). Pour un développement sociétal harmonieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint-Sauveur, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338644v1</w:t>
+                <w:t xml:space="preserve">halshs-00713556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensioning of perishable product buffer stock in food push-pull supply chains</w:t>
               </w:r>
@@ -5914,217 +5914,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of category management on producer-retailer relationships</w:t>
+                <w:t xml:space="preserve">Food chain relationships: the category captain concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Hammoudi</w:t>
+                <w:t xml:space="preserve">Stéphane Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">113. EAAE Seminar "A resilient European Food Industry and Food Chain in a Challenge World"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Sep 2009, Chania, Greece. 8 p</w:t>
+              <w:t xml:space="preserve">8. Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). FRA., Jun 2009, Bagnères de Bigorre, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462535v1</w:t>
+                <w:t xml:space="preserve">hal-01462550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food chain relationships: the category captain concept</w:t>
+                <w:t xml:space="preserve">Effects of category management on producer-retailer relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gouin</w:t>
+                <w:t xml:space="preserve">Abdelhakim Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). FRA., Jun 2009, Bagnères de Bigorre, France. 8 p</w:t>
+              <w:t xml:space="preserve">113. EAAE Seminar "A resilient European Food Industry and Food Chain in a Challenge World"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Sep 2009, Chania, Greece. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462550v1</w:t>
+                <w:t xml:space="preserve">hal-01462535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECR development in french food chains : factors of fails and success</w:t>
               </w:r>
@@ -6536,243 +6536,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contract design for improving membership commitment in French cooperatives</w:t>
+                <w:t xml:space="preserve">Stratégie d'approvisionnement des coopératives laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. American Agricultural Economics Association</w:t>
+                <w:t xml:space="preserve">. Société Française d'Economie Rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Agricultural Economics Association Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Agricultural Economics Association (AAEA). Rennes, USA., Jul 2003, Montreal, Canada. 21 p</w:t>
+              <w:t xml:space="preserve">Journëes européennes des thèses en économie et en gestion agricoles et agroalimentaires et rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2003, Montpellier, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342391v1</w:t>
+                <w:t xml:space="preserve">hal-02342388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d'approvisionnement des coopératives laitières</w:t>
+                <w:t xml:space="preserve">Contract design for improving membership commitment in French cooperatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Société Française d'Economie Rurale</w:t>
+                <w:t xml:space="preserve">. American Agricultural Economics Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journëes européennes des thèses en économie et en gestion agricoles et agroalimentaires et rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2003, Montpellier, France. non paginé</w:t>
+              <w:t xml:space="preserve">American Agricultural Economics Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Agricultural Economics Association (AAEA). Rennes, USA., Jul 2003, Montreal, Canada. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342388v1</w:t>
+                <w:t xml:space="preserve">hal-02342391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de différenciation de la coopérative laitière</w:t>
               </w:r>
@@ -8044,51 +8044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassma Azzamouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2023.2282383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thiel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55976/dma.22024129388-104" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04645347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bamoumen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110168" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2314715" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hilali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2049909" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Anh Phan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.108825" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait Mansour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1866222" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mechouar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Azzamouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1814443" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155319v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mechouar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2019.107562" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bahu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bironneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2018.1547130" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Bian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Yeung" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bostel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2017.12.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hovelaque" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bironneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.11.022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01766921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Hoa Vo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-04-2012-0028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2009.08.031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JR1ZQGW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00478488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.08.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWHWPGTH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hafsa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-006-0013-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vlad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022198ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hafsa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gaucher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Rezaei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bamoumen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Giard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005644v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176359v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285348v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vigouroux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rakiz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689400v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bostel-Dejax" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364841v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc N. Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338613v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517496v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462535v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819061v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Business Process Consulting" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819138v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Hafsa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale de Recherche Logistique" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesage" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342388v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342386v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise de Recherche Op&#233;rationnelle Et d'Aide &#192; La D&#233;cision" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023776v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354781v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Moraux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354758v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173088v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Requillart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/prospective/rapport_dualine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462655v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faguer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1372-pour-une-alimentation-durable.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158855v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076639v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476483v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462352v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassma Azzamouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2023.2282383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thiel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55976/dma.22024129388-104" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04645347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bamoumen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110168" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2314715" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hilali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2049909" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Anh Phan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.108825" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait Mansour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1866222" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mechouar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Azzamouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1814443" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155319v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mechouar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2019.107562" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bahu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bironneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2018.1547130" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Bian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Yeung" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bostel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2017.12.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01766921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hovelaque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bironneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.11.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Hoa Vo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-04-2012-0028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2009.08.031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JR1ZQGW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00478488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.08.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWHWPGTH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hafsa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-006-0013-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vlad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022198ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hafsa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gaucher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Rezaei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bamoumen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Giard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005644v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285348v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vigouroux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rakiz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689400v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bostel-Dejax" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364841v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc N. Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338644v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338613v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517496v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462550v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462535v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819061v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Business Process Consulting" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819138v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Hafsa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale de Recherche Logistique" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesage" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342391v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342386v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise de Recherche Op&#233;rationnelle Et d'Aide &#192; La D&#233;cision" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023776v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354781v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Moraux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354758v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173088v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Requillart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/prospective/rapport_dualine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462655v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faguer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1372-pour-une-alimentation-durable.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158855v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076639v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476483v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462352v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>