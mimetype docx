--- v1 (2026-03-26)
+++ v2 (2026-05-02)
@@ -3118,395 +3118,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of correlations up to the micrometer scale in sliding charge-density waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Dumas</w:t>
+                <w:t xml:space="preserve">Density wave defects in chromium probed by coherent X-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L.R. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ravy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 404 (3-4), pp.559-561. </w:t>
+              <w:t xml:space="preserve">, 2009, 404 (3-4), pp.573-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2008.11.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2008.11.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990211v1</w:t>
+                <w:t xml:space="preserve">hal-04944823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin density wave dislocation in chromium probed by coherent X-ray diffraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of correlations up to the micrometer scale in sliding charge-density waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2009-00231-3⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 404 (3-4), pp.559-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2008.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445226v1</w:t>
+                <w:t xml:space="preserve">hal-00990211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density wave defects in chromium probed by coherent X-rays</w:t>
+                <w:t xml:space="preserve">Spin density wave dislocation in chromium probed by coherent X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.L.R. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ravy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 404 (3-4), pp.573-575. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70 (3), pp.317-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2008.11.088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2009-00231-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944823v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3651,307 +3651,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic emission of hybrid lead iodide perovskite single crystals.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">k-resolved band structure of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
+                <w:t xml:space="preserve">Min-I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya N Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Bolloc 'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSI-21, 21st International Conference on Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">3èmes Journées des Pérovskites Hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556301v1</w:t>
+                <w:t xml:space="preserve">hal-01572181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k-resolved band structure of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jacques</w:t>
+                <w:t xml:space="preserve">Excitonic emission of hybrid lead iodide perovskite single crystals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Le Bolloc 'H</w:t>
+                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées des Pérovskites Hybrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">SSI-21, 21st International Conference on Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572181v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la transition de phase structurelle sur la structure de bande résolue en k de la pérovskite hybride organique-inorganique CH3NH3PbI3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-I Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4084,51 +4084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International MOMENTOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
@@ -4209,51 +4209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFSI-16, 16th International Conference on the Formation of Semiconductr Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Hanovre, Germany</w:t>
@@ -4282,51 +4282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic band structure and structural periodicities on MAPI hybrid perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-I Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4401,277 +4401,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of 3D hybrid organic perovskites monocrystals</w:t>
+                <w:t xml:space="preserve">Excitonic Emission in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Perovskite Solar Cells and Optoelectronics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420944v1</w:t>
+                <w:t xml:space="preserve">hal-01420961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic Emission in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t>
+                <w:t xml:space="preserve">Optical properties of 3D hybrid organic perovskites monocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+                <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Perovskite Solar Cells and Optoelectronics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t>
+              <w:t xml:space="preserve">33rd International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420961v1</w:t>
+                <w:t xml:space="preserve">hal-01420944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4741,51 +4741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics (ABXPV17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Valence, Spain. pp.4593, 2017</w:t>
@@ -5086,51 +5086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bolloc&#8217;h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Ghoneim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallo-Frantz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wzietek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr6034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569145v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallo--Frantz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinchenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghoneim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47626-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bolloc'h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kirova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L R Jacques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15071449" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh SK Gautam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjin Kim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Boirot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300577" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Johnson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.89" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonzalez-Vallejo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L.R. Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orlov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.125122" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bolloc'H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2020-10211-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gallo-Frantz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tejeda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Bolloc&#8217;h" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab202e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02457642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boschetto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11744-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair W. Lebert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le F&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.10.096" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rojo-Bravo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bolloc'H" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.201120" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405439v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Diab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Trippe-Allard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02261" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laulh&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.156401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lantz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajlaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.236802" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Etzelstorfer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Sueess" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav L. Schiefler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L. R. Jacques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Carbone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577513025459" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Evans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chahine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grifone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Spalenka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829629" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pinsolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-E. Picca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.144117" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kirova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sinchenko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.256402" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941993v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035113" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966444v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.01.046" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98X0984R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640187v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauvage-Simkin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.065502" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664714v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.199602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602227v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Livet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Emmanuel Picca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.11.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990211v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2008.11.046" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445226v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00231-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2008.11.088" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050713v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572181v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-I Lee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barragan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya N Nair" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bolloc 'H" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451013v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barragan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nair" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668284v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420944v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard-Tripp&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420961v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00463496v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bolloc&#8217;h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Ghoneim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallo-Frantz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wzietek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr6034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569145v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallo--Frantz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinchenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghoneim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47626-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bolloc'h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kirova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L R Jacques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15071449" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh SK Gautam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjin Kim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Boirot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300577" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Johnson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.89" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonzalez-Vallejo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L.R. Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orlov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.125122" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bolloc'H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2020-10211-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gallo-Frantz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tejeda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Bolloc&#8217;h" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab202e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02457642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boschetto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11744-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair W. Lebert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le F&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.10.096" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rojo-Bravo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bolloc'H" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.201120" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405439v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Diab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Trippe-Allard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02261" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laulh&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.156401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lantz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajlaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.236802" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Etzelstorfer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Sueess" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav L. Schiefler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L. R. Jacques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Carbone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577513025459" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Evans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chahine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grifone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Spalenka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829629" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pinsolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-E. Picca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.144117" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kirova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sinchenko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.256402" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941993v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035113" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966444v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.01.046" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98X0984R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640187v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauvage-Simkin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.065502" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664714v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.199602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602227v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Livet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Emmanuel Picca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.11.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2008.11.088" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990211v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2008.11.046" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445226v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00231-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050713v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572181v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-I Lee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barragan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya N Nair" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bolloc 'H" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556301v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451013v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barragan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nair" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668284v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420944v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard-Tripp&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00463496v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>