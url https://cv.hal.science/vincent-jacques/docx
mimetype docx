--- v2 (2026-05-02)
+++ v3 (2026-05-28)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -485,3076 +485,4294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and Optoelectronic Tuning in Mixed‐Halide Perovskites with Ion Irradiation</w:t>
+                <w:t xml:space="preserve">In situ compression of micropillars under coherent X-ray diffraction: a case study of experimental and data-analysis constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subodh SK Gautam</w:t>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minjin Kim</w:t>
+                <w:t xml:space="preserve">Mariana Verezhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Geffroy</w:t>
+                <w:t xml:space="preserve">Tarik Sadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milo Boirot</w:t>
+                <w:t xml:space="preserve">Florent Mignerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.2300577. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (2), pp.381-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202300577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576723000493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077873v1</w:t>
+                <w:t xml:space="preserve">hal-04236916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced charge density wave phase in 1T-TaS 2 : growth and coarsening mechanisms</w:t>
+                <w:t xml:space="preserve">Strain and Optoelectronic Tuning in Mixed‐Halide Perovskites with Ion Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Jarnac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent L R Jacques</w:t>
+                <w:t xml:space="preserve">Subodh SK Gautam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cario</w:t>
+                <w:t xml:space="preserve">Minjin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Janod</w:t>
+                <w:t xml:space="preserve">Bernard Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven L Johnson</w:t>
+                <w:t xml:space="preserve">Milo Boirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (S2), pp.139-160. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2300577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crphys.89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202300577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525758v1</w:t>
+                <w:t xml:space="preserve">hal-04077873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of charge density wave transverse pinning by x-ray microdiffraction</w:t>
+                <w:t xml:space="preserve">White light-induced halide segregation in triple-cation mixed halide perovskites studied by in-situ fast scanning nano-XRF at the NANOSCOPIUM beamline, Synchrotron SOLEIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bellec</w:t>
+                <w:t xml:space="preserve">A. Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Gonzalez-Vallejo</w:t>
+                <w:t xml:space="preserve">M. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.L.R. Jacques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Sinchenko</w:t>
+                <w:t xml:space="preserve">B. Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Orlov</w:t>
+                <w:t xml:space="preserve">S. Gautam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.125122⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2380 (1), pp.012127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2380/1/012127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085984v1</w:t>
+                <w:t xml:space="preserve">hal-04280230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The essential role of surface pinning in the dynamics of charge density waves submitted to external dc fields</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoinduced charge density wave phase in 1T-TaS 2 : growth and coarsening mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Le Bolloc'H</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélie Jarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent L R Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Janod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven L Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2020-10211-6⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (S2), pp.139-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088687v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New long-range sub-structure found in the tetragonal phase of CH3NH3PbI3 single crystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D Le Bolloc’h</w:t>
+                <w:t xml:space="preserve">X-ray ptychographic topography: A robust nondestructive tool for strain imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Verezhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+                <w:t xml:space="preserve">Steven van Petegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Wakonig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab202e⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.144107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384710v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: Ultrafast evolution and transient phases of a prototype out-of-equilibrium Mott-Hubbard material</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of charge density wave transverse pinning by x-ray microdiffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Caillaux</w:t>
+                <w:t xml:space="preserve">E. Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nilforoushan</w:t>
+                <w:t xml:space="preserve">I. Gonzalez-Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L.R. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sinchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11744-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (12), pp.125122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.125122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457642v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity, pseudo-gap, and stripe correlations in high-T c cuprates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Denis</w:t>
+                <w:t xml:space="preserve">The essential role of surface pinning in the dynamics of charge density waves submitted to external dc fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blair W. Lebert</w:t>
+                <w:t xml:space="preserve">Jonathan Caillaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Bertran</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2017.10.096⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2020-10211-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631614v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective transport of charges in charge density wave systems based on traveling soliton lattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New long-range sub-structure found in the tetragonal phase of CH3NH3PbI3 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L.R. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gallo-Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rojo-Bravo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V.L.R. Jacques</w:t>
+                <w:t xml:space="preserve">Antonio Tejeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Le Bolloc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.201120⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.314001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab202e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944822v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow Linewidth Excitonic Emission in Organic-Inorganic Lead Iodide Perovskite Single Crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to: Ultrafast evolution and transient phases of a prototype out-of-equilibrium Mott-Hubbard material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+                <w:t xml:space="preserve">D. Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+                <w:t xml:space="preserve">M. Weis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Vilar</w:t>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Caillaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nilforoushan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02261⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11744-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405439v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Induced Charge-Density-Wave Transient Depinning in Chromium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superconductivity, pseudo-gap, and stripe correlations in high-T c cuprates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Moisan</w:t>
+                <w:t xml:space="preserve">Zailan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ravy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blair W. Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.156401⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 536, pp.747-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2017.10.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944820v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Effects on the Mott-Hubbard Transition in Archetypal V2 O3</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narrow Linewidth Excitonic Emission in Organic-Inorganic Lead Iodide Perovskite Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mazzotti</w:t>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.236802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (24), pp.5093-5100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944821v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning X-ray strain microscopy of inhomogeneously strained Ge micro-bridges</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective transport of charges in charge density wave systems based on traveling soliton lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent L. R. Jacques</w:t>
+                <w:t xml:space="preserve">A. Rojo-Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L.R. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Carbone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21, pp.111-118. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600577513025459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.201120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572784v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact ultrahigh vacuum sample environments for x-ray nanobeam diffraction and imaging</w:t>
+                <w:t xml:space="preserve">Effect of dimensionality on sliding charge density waves: The quasi-two-dimensional TbTe 3 system probed by coherent x-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.G. Evans</w:t>
+                <w:t xml:space="preserve">D Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sinchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chahine</w:t>
+                <w:t xml:space="preserve">L. Ortéga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Grifone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.W. Spalenka</w:t>
+                <w:t xml:space="preserve">J.E. Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4829629⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (16), pp.165124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.165124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944819v1</w:t>
+                <w:t xml:space="preserve">hal-01980740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of coherence properties of an undulator-generated x-ray beam from near-field and far-field slit diffraction visibilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Laser-Induced Charge-Density-Wave Transient Depinning in Chromium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.L.R. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laulhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ravy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Ravy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (14), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.144117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.156401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944818v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep, flow, and phase slippage regimes: An extensive view of the sliding charge-density wave revealed by coherent x-ray diffraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface Effects on the Mott-Hubbard Transition in Archetypal V2 O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kirova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">G. Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Papalazarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.L.R. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109 (25), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.256402⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 115 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.236802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883091v1</w:t>
+                <w:t xml:space="preserve">hal-04944821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a large-periodicity soliton lattice in a current-driven electronic crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Colin</w:t>
+                <w:t xml:space="preserve">Scanning X-ray strain microscopy of inhomogeneously strained Ge micro-bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Etzelstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Sueess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav L. Schiefler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent L. R. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.035113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577513025459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941993v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinning and depinning process of an incommensurate CDW as revealed by coherent X-ray diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.A. Sinchenko</w:t>
+                <w:t xml:space="preserve">Tunnel-mediated coupling between antiferromagnetic thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alix Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2012.01.046⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (90), pp.035432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00966444v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk Dislocation Core Dissociation Probed by Coherent X Rays in Silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Compact ultrahigh vacuum sample environments for x-ray nanobeam diffraction and imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grifone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.L.R. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Sauvage-Simkin</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Spalenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.065502⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4829629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640187v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Bulk Dislocation Core Dissociation Probed by Coherent X Rays in Silicon&amp;quot; Reply.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Evolution of a large-periodicity soliton lattice in a current-driven electronic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.L.R. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ravy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Sauvage-Simkin</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.199602⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.035113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.035113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664714v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent scattering from silicon monocrystal surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric-Emmanuel Picca</w:t>
+                <w:t xml:space="preserve">Pinning and depinning process of an incommensurate CDW as revealed by coherent X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pinsolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L.R. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Sinchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.11.006⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 407 (11), pp.1848-1851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2012.01.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602227v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density wave defects in chromium probed by coherent X-rays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Estimation of coherence properties of an undulator-generated x-ray beam from near-field and far-field slit diffraction visibilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.L.R. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pinsolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-E. Picca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ravy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2008.11.088⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.144117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944823v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of correlations up to the micrometer scale in sliding charge-density waves</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ three-dimensional reciprocal-space mapping during mechanical deformation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grifone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2008.11.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.688-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s0909049512023758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990211v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Creep, flow, and phase slippage regimes: An extensive view of the sliding charge-density wave revealed by coherent x-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pinsolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L.R. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Sinchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (25), pp.256402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.256402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">REXS contribution to electronic ordering investigation in solids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A.W. Beale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Bland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouchenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 208 (1), pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2012-01609-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coherent scattering from silicon monocrystal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric-Emmanuel Picca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 605, pp.390-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulk Dislocation Core Dissociation Probed by Coherent X Rays in Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L.R. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ravy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pinsolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sauvage-Simkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.065502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment on &amp;quot;Bulk Dislocation Core Dissociation Probed by Coherent X Rays in Silicon&amp;quot; Reply.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L.R. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ravy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pinsolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sauvage-Simkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.199602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodology for studying strain inhomogeneities in polycrystalline thin films during in situ thermal loading using coherent x-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaxelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kirchlechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Keckes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (3), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/3/035018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of correlations up to the micrometer scale in sliding charge-density waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 404 (3-4), pp.559-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2008.11.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spin density wave dislocation in chromium probed by coherent X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.L.R. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ravy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 70 (3), pp.317-325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjb/e2009-00231-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Density wave defects in chromium probed by coherent X-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L.R. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ravy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 404 (3-4), pp.573-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2008.11.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D strain imaging in sub-micrometer crystals using cross-reciprocal space measurements: Numerical feasibility and experimental methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vaxelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 268 (3-4), pp.388-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2009.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking defects of Electronic Crystals by Coherent X-ray Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Bolloc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3589,1357 +4807,3070 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k-resolved band structure of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de l'impact du handicap sur le recrutement et le déroulé de carrière des chercheurs au CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Le Bolloc 'H</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinrich Lütjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...900 lines deleted...]
-                <w:t xml:space="preserve">hal-01420944v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cnrs. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Visualization of Crystallographic Defects in InSb Micropillars by Ptychographic Topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Verezhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Petegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Wakonig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XRM2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Saskatchewan, Canada. pp.18-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618012527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pérovskites hybrides halogénées: un nouveau semiconducteur pour le photovoltaïque et l'émission de lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optique Toulouse 2018 - Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plastic Deformation of InSb Micro-Pillars: A Comparative Study Between Spatially Resolved Laue and Monochromatic X-Ray Micro-Diffraction Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Verezhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Petegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Residual Stresses 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium. pp.21-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781945291890-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental valence band dispersion of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A N Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd European Conference On Surface Science (ECOSS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Szeged, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excitonic emission of hybrid lead iodide perovskite single crystals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippe-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSI-21, 21st International Conference on Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">k-resolved band structure of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya N Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Bolloc 'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3èmes Journées des Pérovskites Hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de la transition de phase structurelle sur la structure de bande résolue en k de la pérovskite hybride organique-inorganique CH3NH3PbI3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electronic structure and dynamics of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhesheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zailan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International MOMENTOM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Excitonic Emission and Electron-Phonon coupling in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International MOMENTOM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excitonic emission of hybrid lead iodide perovskite single crystals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICFSI-16, 16th International Conference on the Formation of Semiconductr Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hanovre, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electronic band structure and structural periodicities on MAPI hybrid perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fertey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Taleb-Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International conference on Perovskite Solar Cells and Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excitonic Emission in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Perovskite Solar Cells and Optoelectronics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical properties of 3D hybrid organic perovskites monocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Allard-Trippé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First experimental determination of the band dispersion of CH3 NH3 PbI3 hybrid organic-inorganic perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques du Comité Spectroscopie d’Electrons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. pp.391 - 135105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental determination of the electronic structure of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy, Materials, Nanotechnology Meetings on Quantum Technology (ENM meetings on Quantum Technology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vienna, Austria. pp.391 - 10161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First determination of the valence band dispersion of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Small Science 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, San Sebastián, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coherent X-rays in Surface Studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. K Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XTOP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, WARWICK, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D strain imaging in a single sub-micron Au grain: a coherent X-ray diffraction analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vaxelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Keckes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excitonic Emission and Electron-Phonon coupling in Organic-Inorganic Lead Iodide Perovskite single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics (ABXPV17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Valence, Spain. pp.4593, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">k-resolved band structure of CH3NH3PbI3 hybrid organic-inorganic perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24ème Colloque Générale de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Orsay, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent developments in the manipulation of magnetic domain walls in CoFeB–MgO wires for applications to high-density nonvolatile memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ravelosona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Herrera Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kläui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ockert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magnetic Nano- and Microwires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27 (3), Elsevier, pp.333-378, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-100164-6.00011-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la diffraction cohérente des rayons X à l'étude de défauts topologiques dans les structures atomiques et électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Paris Sud - Paris XI, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00463496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5086,51 +8017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bolloc&#8217;h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Ghoneim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallo-Frantz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wzietek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr6034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569145v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallo--Frantz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinchenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghoneim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47626-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bolloc'h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kirova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L R Jacques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15071449" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh SK Gautam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjin Kim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Boirot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300577" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Johnson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.89" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonzalez-Vallejo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L.R. Jacques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orlov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.125122" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bolloc'H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2020-10211-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gallo-Frantz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tejeda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Bolloc&#8217;h" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab202e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02457642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boschetto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11744-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair W. Lebert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le F&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.10.096" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rojo-Bravo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bolloc'H" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.201120" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405439v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Diab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Trippe-Allard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02261" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laulh&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.156401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lantz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajlaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.236802" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Etzelstorfer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Sueess" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav L. Schiefler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L. R. Jacques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Carbone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577513025459" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Evans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chahine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grifone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Spalenka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829629" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pinsolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-E. Picca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.144117" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kirova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sinchenko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.256402" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941993v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035113" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966444v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.01.046" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98X0984R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640187v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauvage-Simkin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.065502" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664714v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.199602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602227v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Livet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Emmanuel Picca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.11.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2008.11.088" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990211v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2008.11.046" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445226v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00231-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050713v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572181v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-I Lee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barragan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya N Nair" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bolloc 'H" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556301v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451013v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barragan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nair" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668284v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420944v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard-Tripp&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00463496v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bolloc&#8217;h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Ghoneim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallo-Frantz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wzietek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr6034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569145v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallo--Frantz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinchenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghoneim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47626-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bolloc'h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kirova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L R Jacques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15071449" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mignerot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576723000493" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077873v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh SK Gautam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjin Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Boirot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300577" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loncle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geffroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2380/1/012127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Johnson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.89" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Petegem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wakonig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.144107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonzalez-Vallejo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L.R. Jacques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orlov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.125122" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bolloc'H" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2020-10211-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gallo-Frantz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tejeda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Bolloc&#8217;h" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab202e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02457642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boschetto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11744-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair W. Lebert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le F&#232;vre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.10.096" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Diab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Trippe-Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Jemli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Vilar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02261" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944822v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rojo-Bravo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bolloc'H" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.201120" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Bolloc'H" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ort&#233;ga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lorenzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.165124" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laulh&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.156401" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944821v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lantz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajlaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzotti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.236802" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572784v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Etzelstorfer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Sueess" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav L. Schiefler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L. R. Jacques" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Carbone" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577513025459" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bataille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035432" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944819v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Evans" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chahine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grifone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Spalenka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829629" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941993v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035113" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966444v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pinsolle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kirova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Sinchenko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.01.046" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98X0984R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944818v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-E. Picca" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.144117" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747530v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Cornelius" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davydok" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schulli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049512023758" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883091v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.256402" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.W. Beale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Bland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bombardi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchenoire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01609-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602227v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Livet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Emmanuel Picca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.11.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640187v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauvage-Simkin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.065502" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.199602" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491060v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaxelaire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirchlechner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keckes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/3/035018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990211v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2008.11.046" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00231-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944823v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2008.11.088" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253290v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaxelaire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.09.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S57XJBQM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050713v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386295v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618012527" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868017v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard-Tripp&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386337v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Renault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291890-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572155v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-I Lee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N Barrag&#225;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nair" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556301v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572181v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barragan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya N Nair" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bolloc 'H" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451013v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barragan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670064v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesheng Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668284v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556305v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450977v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fertey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420961v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420944v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571286v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barrag&#225;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572157v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572180v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610272v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K Robinson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bean" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255012v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556199v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572183v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042852v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ravelosona" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Herrera Diez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kl&#228;ui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ockert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100164-6.00011-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00463496v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>