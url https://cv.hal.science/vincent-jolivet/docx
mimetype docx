--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -273,3495 +273,3495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wikander Örjan, avec des contributions de Frederik Tobin, Roof-tiles and tile-roofs at Poggio Civitate (Murlo), The Emergence of Central Italic tile industry(Skrifter utgivna Svenska Institutet i Rom -Acta Instituti Romani Regni Sueciae, seriesin 4°, 63), Stockholm, Stockholm University, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Cuniglio, N. Lubtchansky et S. Sarti, Dipingere l'Etruria : Le riproduzioni delle pitture etrusche di Augusto Guido Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etruscan Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Wikander Örjan, avec des contributions de Frederik Tobin, Roof-tiles and tile-roofs at Poggio Civitate (Murlo), The Emergence of Central Italic tile industry(Skrifter utgivna Svenska Institutet i Rom -Acta Instituti Romani Regni Sueciae, seriesin 4°, 63), Stockholm, Stockholm University, 2017</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marroni, Vasi attici a figure rosse da Tarquinia, Pisa, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.Gorzelany, Macedonia-Alexandria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarquinia contre Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lovergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A phenomenological model for throughfall rendering in real-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (4), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tombe rupestre monumentale de Grotte Scalina (Étrurie méridionale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lovergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01529190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cassimatis, Éros dans la céramique à figures rouges italiotes. Essai d’interprétation iconographique et iconologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">D.Gorzelany, Macedonia-Alexandria</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01529186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbieri, G. Giachi et G. Pallecchi (dir.), Polychrome Rock Architectures. Problems of Colour Preservation in the Etruscan Necropolis of Sovana, BMCR 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tarquinia contre Rome</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01529009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les Étrusques sont devenus Romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde. Histoire et Civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (janvier ), pp.46-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les affaires de monsieur Asiaticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (2), pp.71-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01529025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zarmakoupi, Designing for Luxury on the Bay of Naples Villas and Landscapes (c. 100 BCE - 79 CE). Oxford Studies in Ancient Culture and Representation (OSACR).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tombe monumentale de Grotte Scalina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Lovergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ceneri di Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeo : attualita del passato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, août, pp.80-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tombe monumentale de Grotte Scalina (Viterbe).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lovergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01093926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra Roma e l'Etruria: cultura, identità e territorio dei Falisci.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01093946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fouille du Kelebek Tepe, un grand tumulus tardo-archaïque dans la nécropole nord de Kyme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.245-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tombe monumentale de Grotte Scalina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lovergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piammiano (Statonia ?).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sewell, The Formation of Roman Urbanism 338-200 B.C.: Between Contemporary Foreign Influence and Roman Tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00913427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Civita Musarna tra passato, presente e futuro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Fasti Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la gloire à l’oubli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Figaro Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.84-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la villa du château aragonais de Baïes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orizzonti : rassegna di archeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.61-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gran-Aymerich et A. Dominguez-Arranz (dir.), La Castellina a sud di Civitavecchia : origini ed eredità (La). Origines protohistoriques et évolution d'un habitat étrusque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00913440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cascina, H. di Giuseppe et H. L. Patterson (dir.), Veii. The Historical Topography of the Ancient City. A Restudy of John Ward-Perkins's Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.378-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01529020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. C. Feitosa, The Archaeology of Gender, Love and Sexuality in Pompeii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maisons étrusques, jardins romains : à la recherche des paradigmes perdus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.564-577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musarna : Macchia del Conte Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi etruschi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Studi Etruschi, LXXV, pp.252-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01949455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musarna : Macchia del Conte Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi etruschi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, LXXV, pp.252-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ceccarelli et E. Marroni Histara, mars 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tombe monumentale de Grotte Scalina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lovergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. Domenici, Etruscae Fabulae. Mito e rappresentazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coralini (dir.), Cultura abitativa nella Cisalpina romana. 1. Forum Popili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoebe Hearst. Une passion américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Décembre, pp.62-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00681800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Guarino, Caere - 5. Le terrecotte architettoniche a stampo da Vigna Parrocchiale : Scavi 1983-1989. Mediterranea. Supplementi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marxiano Melotti, Turismo archeologico : Dalle piramidi alle veneri di plastica. Turismo e società</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Carusi, Il sale nel mondo greco, VI a.C.-III d.C. : luoghi di produzione, circolazione commerciale, regimi di sfruttamento nel contesto del Mediterraneo antico. Pragmateiai; 15. Bari: 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uno spazio per la donna nella casa etrusca e romana?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicina nei secoli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Novembre-décembre, pp.57-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00681810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Camporeale, F. Giulio (ed.) : Arezzo nell'antichità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranuccio Bianchi Bandinelli, Antonio Giuliano : Les étrusques et l'Italie avant Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00683002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Della Fina (éd.) : La colonizzazione etrusca in Italia. Atti del XV Convegno Internazionale di Studi sulla Storia e l'Archeologia dell'Etruria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grand rêve de Néropolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rome au temps de Néron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11/12, pp.46-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00681817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison romaine en Italie : planimétrie, décor, fonction des espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.63-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etrusques : la fin d'un mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Juin, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00681826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vexato quaestio, problema attuale : la pianta canonica della casa romana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orizzonti : rassegna di archeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.11-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00683037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nécropoles de Musarna entre la fin de la République et l'époque tardo-antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rebillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2008, 330 (Novembre-Décembre), pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musarna étrusque et romaine : bilan des fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Broise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...2954 lines deleted...]
-                <w:t xml:space="preserve">Eric Rebillard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 330 (Novembre-Décembre), pp.68-73</w:t>
-[...80 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 322, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3898,51 +3898,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécuriser son ordinateur. Les parefeux</w:t>
+                <w:t xml:space="preserve">Sécuriser son ordinateur. Les antivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
@@ -3956,75 +3956,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du cadre de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454208v1</w:t>
+                <w:t xml:space="preserve">hal-03454214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécuriser son ordinateur. Les antivirus</w:t>
+                <w:t xml:space="preserve">Sécuriser son ordinateur. Les parefeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
@@ -4038,51 +4038,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du cadre de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454214v1</w:t>
+                <w:t xml:space="preserve">hal-03454208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5596,508 +5596,594 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La tombe Torlonia dans la nécropole de Monte Abatone à Caere: une hypothèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Baylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincenzo Bellelli; Marco Arizza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cerveteri, Roma e Tarquinia. Atti del Seminario di Studi in ricordo di Mauro Cristofani e Mario Torelli Roma, 25 gennaio – Cerveteri, 26 gennaio – Tarquinia, 27 gennaio 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Quasar, 2026, 978-88-5491-666-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céramiques communes à revêtement interne &amp;quot;rouge pompéien&amp;quot; (VRP) d'Etrurie méridionale. Caractérisation et genèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Léone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Rivet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECAG, Actes du Congrès de l'Hyères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.419-424, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04390407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinvestissement et pillage d’une tombe étrusque : Grotte Scalina (Viterbe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Lovergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giordana Amicucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ritualiser, gérer, piller: rencontre autour des réouvertures de tombes et de la manipulation des ossements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.210-220, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les produits de la ruche en Grèce, en Étrurie et à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Regert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés d'abeilles - sociétés humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la lenteur en céramologie. Les soixante-dix ans du Funnel Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superis deorum gratus et imis. Papers in Memory of Janos Szilagyi.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2019, Mediterranea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Étrusques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'aventure phocéenne. Grecs, Ibères et Gaulois en Méditerranée occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éros dans tous ses États : de l’Étrurie à la Sicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6117,146 +6203,146 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fr. Gaultier, P. Rouillard, A. Rouveret (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramique et peinture grecques dans la Méditerranée antique. Du terrain au musée. Hommages à François Villard, École du Louvre (19 janvier 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, De Boccard, 2019, De l’archéologie à l’histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un astre se lève en Occident : à propos d'une monnaie étrusque de Tuscania (Latium, Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eneko Hiriart, Julia Genechesi, Veronica Cicolani, Stéphane Martin, Sylvia Nieto-Pelletier, Fabienne Olmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monnaies et archéologie en Europe celtique. Mélanges en l'honneur de Katherine Gruel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, Bibracte EPCC, pp.173-178, 2018, Bibracte, 978-2-909668-97-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02068170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte Scalina. Vita, morte e rinascita di una tomba monumentale etrusca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Lovergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6272,292 +6358,292 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eredità etrusca. Intorno al singolare caso della tomba monumentale di Grotte Scalina (Viterbo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-42, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempêtes sur les jardins du pouvoir, de Pompée à Proba.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-C. Ferriès et C. Chillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les confiscations, le pouvoir et Rome. Expropriations et confiscations de la fin de la République à la mort de Néron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-36, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01419579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cité orthogonale et le monde étrusque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Bourdin, A. Paoli, S. Reltgen-Tallon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forme de la ville de l’Antiquité à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.155-166, 2015, Histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01529014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanctuaire rural, sanctuaire de source, sanctuaire de frontière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géraldine Alberti, Clément Féliu, Gilles Pierrevelcin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transalpinare : mélanges offerts à Anne-Marie Adam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.113-123, 2014, 978-2-35613-085-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01093999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tomba rupestre monumentale di Grotte Scalina (VT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6577,675 +6663,675 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Mercuri e Rossella Zaccagnini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etruria in progress: la ricerca archeologica in Etruria meridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gangemi, pp.165-170, 2014, 978-88-492-2888-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01094135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usual suspects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Ambrosini; Vincent Jolivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les potiers d'Étrurie et leur monde : contacts, échanges, transferts : hommages à Mario A. Del Chiaro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Colin, pp.397-416, 2014, 978-2-200-28769-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01093937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AEDES : maison des morts, séjour des hommes, demeure des dieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Frère, L. Hugot (dir.), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étrusques, les plus heureux des hommes. Mélanges offerts à Jean-René Jeannot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.147-175, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Bloch à Bolsena (1946-1963)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giuseppe M. Della Fina e Enrico Pellegrini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Da Orvieto a Bolsena : un percorso tra Etruschi e Romani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pacini, pp.114-121, 2013, 978-88-6315-552-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00919890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarquinia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Maria Moretti Sgubini et Francesca Boitani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etrusques : un hymne à la vie : [exposition,] 18 septembre 2013-9 février 2014, Paris, Fondation Dina Vierny-Musée Maillol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, pp.212-215, 2013, 978-2-07-014234-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00923840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions artisanales : la céramique étrusque à figures rouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Gaultier et L. Haumesser (dir.) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Étrusques et la Méditerranée. La cité de Cerveteri. Catalogue d'exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.310-315, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Long Twilight (396-90 BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Macintosh Turfa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Etruscan World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.151-179, 2013, 978-0-415-67308-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00923835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Domus Pinciana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sotinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rom und Mainland in der Spätantike. Repräsentationen städtischer Raüme in Literatur, Architektur und Kunst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berlin-Boston : De Gruyter, pp.137-160, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110222142.137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110222142.137⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00682537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tombe des Velimna et la question du plan canonique de la maison étrusque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luana Cenciaioli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ipogeo dei Volumni : 170 anni dalla scoperta : atti del Convegno [Perugia, 10-11 giugno 2010]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perugia : Fabrizio Fabbri Editore, pp.167-182, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrici fittili di età ellenistica da Musarna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7265,460 +7351,460 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Lulof and Carlo Rescigno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deliciae fictiles IV : architectural terracottas in ancient Italy : images of gods, monsters and heroes : proceedings of the international conference held in Rome (Museo Nazionale Etrusco di Villa Giulia, Royal Netherlands Institute) and Syracuse (Museo Archeologico Regionale Paolo Orsi), October 21-25, 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford ; Oakville : Oxbow Books, pp.514-516, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Domus Pinciana: Eine kaiserliche Residenz in Rom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sotinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T.Fuhrer (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rom und Mailand in der Spätantike. Repräsentationen städtischer Räume in Literatur, Architektur und Kunst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, p. 137-160, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110222142.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practica del bagno e società tardo-ellenistica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simona Rafanelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etruschi : il privilegio della bellezza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, [Sansepolcro] : Aboca, pp.55-71, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dernier potier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Brun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artisanats antiques d'Italie et de Gaule : mélanges offerts à Maria Francesca Buonaiuto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Naples : Centre Jean Bérard, pp.303-309, 2009, Collection du Centre Jean Bérard ISSN 1590-3869; 32. Archéologie de l'artisanat antique; 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les champs phlégréens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Saturno, Maud Pascali, Aurelia Bollé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italie du Sud : 2009/2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Gallimard loisirs, pp.258-259, 2009, Guides Gallimard (Paris), ISSN 1160-1612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splendeur et isolement de la huitième colline.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neville Rowley, assisté de Hélène Vuillermet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villa Médicis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Milano : Electa, pp.38-47, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première approche du territoire de Musarna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Broise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7738,438 +7824,438 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Dumasy et François Queyrel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et environnement dans la Méditerranée antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Genève : Droz, pp.95-106, 2009, Hautes études du monde gréco-romain ISSN 1016-7005; 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musarna et l'Ager Tarquiniensis à l'époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Rebillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musarna 3 La nécropole impériale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rome : École française de Rome, pp.7-29, 2009, Collection de l'Ecole française de Rome ISSN 0223-5099; 415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archéologie à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Brice, Peggy Picot, Carole Saturno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Gallimard loisirs : Prisma presse, pp.18-20, 2008, GéoGuide (Paris), ISSN 1761-2225 ; Guides Gallimard (Paris), ISSN 1160-1612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Bibele et l'Italie centrale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniele Vitali e Stéphane Verger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tra mondo celtico e mondo italico : la necropoli di Monte Bibele : atti della tavola rotonda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bologna : Università di Bologna, Dipartimento di archeologia, pp.77-94, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur le Bacanal du Poggio Moscini à Bolsena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valeria Acconcia e Claudia Rizzitelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiali per Populonia. 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pisa : Edizioni ETS, pp.339-352, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La localisation des toponymes de la Rome antique à partir des Régionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Leone, Domenico Palombi, Susan Walker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Res bene gestae" ricerche di storia urbana su Roma antica in onore di Eva Margareta Steinby</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roma : Ed. Quasar, pp.103-125, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricerca e tutela sul versante occidentale del Pincio (Villa Medici-Trinità dei Monti)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Broise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8189,51 +8275,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Antonietta Tomei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roma, memorie dal sottosuolo : ritrovamenti archeologici, 1980-2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Milano : Electa, pp.147-149, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8243,215 +8329,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse à J. Sewell, The Formation of Roman Urbanism 338-200 B.C.: Between Contemporary Foreign Influence and Roman Tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00913452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villas ? Romaines ? Républicaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.485-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques à vernis noir de Cosa : retour sur image.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.489-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00683612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8461,307 +8547,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il santuario di Piana del Lago (Montefiascone, VT). Relazione di scavo 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Lovergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">école normale supérieure; Soprintendenza Archeologia, Belle Arti e Paesaggio per l’area metropolitana di Roma, la provincia di Viterbo et l’Etruria Meridionale. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il santuario di Piana del Lago (Montefiascone, VT). Relazione di scavo 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Lovergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soprintendenza Archeologia, Belle Arti e Paesaggio per l’area metropolitana di Roma, la provincia di Viterbo et l’Etruria Meridionale; école normale supérieure. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il santuario di Piana del Lago (Montefiascone, VT). Relazione di scavo 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lovergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">école normale supérieure; Soprintendenza Archeologia, Belle Arti e Paesaggio per l’area metropolitana di Roma, la provincia di Viterbo et l’Etruria Meridionale. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8908,51 +8994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167128v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.9763" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425782v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lovergne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02378238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nanko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CN5KFQ83-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pace" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joncheray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528749v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682179v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rebillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Broise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03454208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03454214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/9788893771122" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giardini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Calderoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Mari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sadori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Donato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ambrosini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683020v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bettini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Guidorizzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pavolini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Volpe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390407v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;one" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033713v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Catalano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordana Amicucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425794v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425914v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425890v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431541v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068170v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093999v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093937v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528980v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923835v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682537v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sotinel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110222142.137" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682759v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682687v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682871v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682768v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682879v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682869v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364817v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364815v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913452v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528899v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683612v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928747v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jaillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928746v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167128v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.9763" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425895v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425782v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lovergne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02378238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nanko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12945" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CN5KFQ83-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pace" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joncheray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923838v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528719v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683002v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682179v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rebillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Broise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03454214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03454208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/9788893771122" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giardini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Calderoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Mari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sadori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Donato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ambrosini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683020v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bettini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Guidorizzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pavolini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Volpe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560929v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bayl&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;one" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Catalano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordana Amicucci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425890v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419579v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094135v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528980v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sotinel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110222142.137" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682599v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682673v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682753v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682687v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682871v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682869v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jaillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>