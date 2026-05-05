--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -273,998 +273,1067 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wikander Örjan, avec des contributions de Frederik Tobin, Roof-tiles and tile-roofs at Poggio Civitate (Murlo), The Emergence of Central Italic tile industry(Skrifter utgivna Svenska Institutet i Rom -Acta Instituti Romani Regni Sueciae, seriesin 4°, 63), Stockholm, Stockholm University, 2017</w:t>
+                <w:t xml:space="preserve">E. Marroni, Vasi attici a figure rosse da Tarquinia, Pisa, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02425899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.Gorzelany, Macedonia-Alexandria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikander Örjan, avec des contributions de Frederik Tobin, Roof-tiles and tile-roofs at Poggio Civitate (Murlo), The Emergence of Central Italic tile industry(Skrifter utgivna Svenska Institutet i Rom -Acta Instituti Romani Regni Sueciae, seriesin 4°, 63), Stockholm, Stockholm University, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-02425895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cuniglio, N. Lubtchansky et S. Sarti, Dipingere l'Etruria : Le riproduzioni delle pitture etrusche di Augusto Guido Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etruscan Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarquinia contre Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lovergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A phenomenological model for throughfall rendering in real-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (4), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tombe rupestre monumentale de Grotte Scalina (Étrurie méridionale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lovergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">D.Gorzelany, Macedonia-Alexandria</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01529190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbieri, G. Giachi et G. Pallecchi (dir.), Polychrome Rock Architectures. Problems of Colour Preservation in the Etruscan Necropolis of Sovana, BMCR 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...326 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01529009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cassimatis, Éros dans la céramique à figures rouges italiotes. Essai d’interprétation iconographique et iconologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histara les comptes rendus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01529186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">G. Barbieri, G. Giachi et G. Pallecchi (dir.), Polychrome Rock Architectures. Problems of Colour Preservation in the Etruscan Necropolis of Sovana, BMCR 2015</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les Étrusques sont devenus Romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde. Histoire et Civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (janvier ), pp.46-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les affaires de monsieur Asiaticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (2), pp.71-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01529025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ceneri di Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeo : attualita del passato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, août, pp.80-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zarmakoupi, Designing for Luxury on the Bay of Naples Villas and Landscapes (c. 100 BCE - 79 CE). Oxford Studies in Ancient Culture and Representation (OSACR).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2014, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...210 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01094142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tombe monumentale de Grotte Scalina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1280,126 +1349,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528956v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01094099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tombe monumentale de Grotte Scalina (Viterbe).</w:t>
               </w:r>
@@ -1536,1126 +1536,1126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01093946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La tombe monumentale de Grotte Scalina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lovergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piammiano (Statonia ?).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fouille du Kelebek Tepe, un grand tumulus tardo-archaïque dans la nécropole nord de Kyme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Pace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21, pp.245-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sewell, The Formation of Roman Urbanism 338-200 B.C.: Between Contemporary Foreign Influence and Roman Tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00913427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Civita Musarna tra passato, presente e futuro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Fasti Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la gloire à l’oubli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Figaro Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.84-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la villa du château aragonais de Baïes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orizzonti : rassegna di archeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.61-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gran-Aymerich et A. Dominguez-Arranz (dir.), La Castellina a sud di Civitavecchia : origini ed eredità (La). Origines protohistoriques et évolution d'un habitat étrusque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00913440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cascina, H. di Giuseppe et H. L. Patterson (dir.), Veii. The Historical Topography of the Ancient City. A Restudy of John Ward-Perkins's Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.378-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01529020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. C. Feitosa, The Archaeology of Gender, Love and Sexuality in Pompeii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maisons étrusques, jardins romains : à la recherche des paradigmes perdus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.564-577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musarna : Macchia del Conte Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi etruschi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Studi Etruschi, LXXV, pp.252-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01949455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musarna : Macchia del Conte Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi etruschi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, LXXV, pp.252-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ceccarelli et E. Marroni Histara, mars 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tombe monumentale de Grotte Scalina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Lovergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-[...939 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3188,228 +3188,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranuccio Bianchi Bandinelli, Antonio Giuliano : Les étrusques et l'Italie avant Rome</w:t>
-[...130 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Le grand rêve de Néropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rome au temps de Néron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11/12, pp.46-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00681817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranuccio Bianchi Bandinelli, Antonio Giuliano : Les étrusques et l'Italie avant Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00683002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00681817v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Della Fina (éd.) : La colonizzazione etrusca in Italia. Atti del XV Convegno Internazionale di Studi sulla Storia e l'Archeologia dell'Etruria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maison romaine en Italie : planimétrie, décor, fonction des espaces</w:t>
               </w:r>
@@ -6534,186 +6534,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01529014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La tomba rupestre monumentale di Grotte Scalina (VT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lovergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luca Mercuri e Rossella Zaccagnini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etruria in progress: la ricerca archeologica in Etruria meridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gangemi, pp.165-170, 2014, 978-88-492-2888-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sanctuaire rural, sanctuaire de source, sanctuaire de frontière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géraldine Alberti, Clément Féliu, Gilles Pierrevelcin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transalpinare : mélanges offerts à Anne-Marie Adam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.113-123, 2014, 978-2-35613-085-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01093999v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01094135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usual suspects.</w:t>
               </w:r>
@@ -7927,246 +7927,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monte Bibele et l'Italie centrale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniele Vitali e Stéphane Verger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tra mondo celtico e mondo italico : la necropoli di Monte Bibele : atti della tavola rotonda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bologna : Università di Bologna, Dipartimento di archeologia, pp.77-94, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur le Bacanal du Poggio Moscini à Bolsena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valeria Acconcia e Claudia Rizzitelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materiali per Populonia. 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pisa : Edizioni ETS, pp.339-352, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'archéologie à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Brice, Peggy Picot, Carole Saturno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Gallimard loisirs : Prisma presse, pp.18-20, 2008, GéoGuide (Paris), ISSN 1761-2225 ; Guides Gallimard (Paris), ISSN 1160-1612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364831v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-00682869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La localisation des toponymes de la Rome antique à partir des Régionnaires</w:t>
               </w:r>
@@ -8994,51 +8994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167128v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.9763" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425895v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425782v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lovergne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02378238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nanko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12945" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CN5KFQ83-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pace" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joncheray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923838v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528719v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683002v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682179v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rebillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Broise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03454214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03454208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/9788893771122" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giardini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Calderoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Mari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sadori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Donato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ambrosini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683020v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bettini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Guidorizzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pavolini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Volpe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560929v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bayl&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;one" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Catalano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordana Amicucci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425890v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419579v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094135v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528980v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sotinel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110222142.137" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682599v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682673v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682753v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682687v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682871v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682869v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jaillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167128v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.9763" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425886v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425782v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lovergne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02378238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nanko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12945" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CN5KFQ83-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529009v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joncheray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528893v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pace" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923838v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528719v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682990v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682179v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rebillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Broise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03454214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03454208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/9788893771122" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giardini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Calderoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Mari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sadori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Donato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ambrosini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683020v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bettini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Guidorizzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pavolini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Volpe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560929v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bayl&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;one" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Catalano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordana Amicucci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425890v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419579v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094135v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093999v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528980v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sotinel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110222142.137" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682599v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682673v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682753v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682687v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682871v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682869v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jaillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>