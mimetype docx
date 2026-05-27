--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -273,3495 +273,3495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Marroni, Vasi attici a figure rosse da Tarquinia, Pisa, 2017</w:t>
+                <w:t xml:space="preserve">L. Cuniglio, N. Lubtchansky et S. Sarti, Dipingere l'Etruria : Le riproduzioni delle pitture etrusche di Augusto Guido Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etruscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikander Örjan, avec des contributions de Frederik Tobin, Roof-tiles and tile-roofs at Poggio Civitate (Murlo), The Emergence of Central Italic tile industry(Skrifter utgivna Svenska Institutet i Rom -Acta Instituti Romani Regni Sueciae, seriesin 4°, 63), Stockholm, Stockholm University, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marroni, Vasi attici a figure rosse da Tarquinia, Pisa, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.Gorzelany, Macedonia-Alexandria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarquinia contre Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lovergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02425782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tombe rupestre monumentale de Grotte Scalina (Étrurie méridionale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lovergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01529190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A phenomenological model for throughfall rendering in real-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamchid Ghazanfarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etruscan Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (4), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cassimatis, Éros dans la céramique à figures rouges italiotes. Essai d’interprétation iconographique et iconologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tarquinia contre Rome</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01529186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbieri, G. Giachi et G. Pallecchi (dir.), Polychrome Rock Architectures. Problems of Colour Preservation in the Etruscan Necropolis of Sovana, BMCR 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01529009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les Étrusques sont devenus Romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde. Histoire et Civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (janvier ), pp.46-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les affaires de monsieur Asiaticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (2), pp.71-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01529025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zarmakoupi, Designing for Luxury on the Bay of Naples Villas and Landscapes (c. 100 BCE - 79 CE). Oxford Studies in Ancient Culture and Representation (OSACR).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tombe monumentale de Grotte Scalina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Lovergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ceneri di Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeo : attualita del passato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, août, pp.80-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tombe monumentale de Grotte Scalina (Viterbe).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lovergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01093926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra Roma e l'Etruria: cultura, identità e territorio dei Falisci.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01093946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fouille du Kelebek Tepe, un grand tumulus tardo-archaïque dans la nécropole nord de Kyme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.245-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piammiano (Statonia ?).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tombe monumentale de Grotte Scalina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lovergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Civita Musarna tra passato, presente e futuro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Fasti Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sewell, The Formation of Roman Urbanism 338-200 B.C.: Between Contemporary Foreign Influence and Roman Tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00913427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la gloire à l’oubli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Figaro Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.84-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la villa du château aragonais de Baïes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orizzonti : rassegna di archeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.61-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gran-Aymerich et A. Dominguez-Arranz (dir.), La Castellina a sud di Civitavecchia : origini ed eredità (La). Origines protohistoriques et évolution d'un habitat étrusque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00913440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cascina, H. di Giuseppe et H. L. Patterson (dir.), Veii. The Historical Topography of the Ancient City. A Restudy of John Ward-Perkins's Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.378-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01529020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. C. Feitosa, The Archaeology of Gender, Love and Sexuality in Pompeii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musarna : Macchia del Conte Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi etruschi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Studi Etruschi, LXXV, pp.252-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01949455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maisons étrusques, jardins romains : à la recherche des paradigmes perdus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.564-577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ceccarelli et E. Marroni Histara, mars 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musarna : Macchia del Conte Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi etruschi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, LXXV, pp.252-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tombe monumentale de Grotte Scalina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lovergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. Domenici, Etruscae Fabulae. Mito e rappresentazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coralini (dir.), Cultura abitativa nella Cisalpina romana. 1. Forum Popili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoebe Hearst. Une passion américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Décembre, pp.62-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00681800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Guarino, Caere - 5. Le terrecotte architettoniche a stampo da Vigna Parrocchiale : Scavi 1983-1989. Mediterranea. Supplementi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marxiano Melotti, Turismo archeologico : Dalle piramidi alle veneri di plastica. Turismo e società</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Carusi, Il sale nel mondo greco, VI a.C.-III d.C. : luoghi di produzione, circolazione commerciale, regimi di sfruttamento nel contesto del Mediterraneo antico. Pragmateiai; 15. Bari: 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uno spazio per la donna nella casa etrusca e romana?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicina nei secoli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Novembre-décembre, pp.57-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00681810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Camporeale, F. Giulio (ed.) : Arezzo nell'antichità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Della Fina (éd.) : La colonizzazione etrusca in Italia. Atti del XV Convegno Internazionale di Studi sulla Storia e l'Archeologia dell'Etruria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranuccio Bianchi Bandinelli, Antonio Giuliano : Les étrusques et l'Italie avant Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00683002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grand rêve de Néropolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rome au temps de Néron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11/12, pp.46-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00681817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison romaine en Italie : planimétrie, décor, fonction des espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.63-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etrusques : la fin d'un mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Juin, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00681826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vexato quaestio, problema attuale : la pianta canonica della casa romana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orizzonti : rassegna di archeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.11-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00683037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nécropoles de Musarna entre la fin de la République et l'époque tardo-antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rebillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2008, 330 (Novembre-Décembre), pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yoann Weber</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musarna étrusque et romaine : bilan des fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Broise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
-              </w:r>
-[...2947 lines deleted...]
-                <w:t xml:space="preserve">Eric Rebillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 330 (Novembre-Décembre), pp.68-73</w:t>
-[...80 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 322, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3898,51 +3898,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécuriser son ordinateur. Les antivirus</w:t>
+                <w:t xml:space="preserve">Sécuriser son ordinateur. Les parefeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
@@ -3956,75 +3956,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du cadre de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454214v1</w:t>
+                <w:t xml:space="preserve">hal-03454208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécuriser son ordinateur. Les parefeux</w:t>
+                <w:t xml:space="preserve">Sécuriser son ordinateur. Les antivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
@@ -4038,51 +4038,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du cadre de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454208v1</w:t>
+                <w:t xml:space="preserve">hal-03454214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5936,169 +5936,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la lenteur en céramologie. Les soixante-dix ans du Funnel Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Superis deorum gratus et imis. Papers in Memory of Janos Szilagyi.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, 2019, Mediterranea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les produits de la ruche en Grèce, en Étrurie et à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Regert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés d'abeilles - sociétés humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425914v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02425794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Étrusques</w:t>
               </w:r>
@@ -6534,50 +6534,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01529014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sanctuaire rural, sanctuaire de source, sanctuaire de frontière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Alberti, Clément Féliu, Gilles Pierrevelcin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpinare : mélanges offerts à Anne-Marie Adam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.113-123, 2014, 978-2-35613-085-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01093999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La tomba rupestre monumentale di Grotte Scalina (VT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6590,130 +6663,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Mercuri e Rossella Zaccagnini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etruria in progress: la ricerca archeologica in Etruria meridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gangemi, pp.165-170, 2014, 978-88-492-2888-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01094135v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01093999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usual suspects.</w:t>
               </w:r>
@@ -7549,246 +7549,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Splendeur et isolement de la huitième colline.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Neville Rowley, assisté de Hélène Vuillermet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villa Médicis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Milano : Electa, pp.38-47, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le dernier potier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Brun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artisanats antiques d'Italie et de Gaule : mélanges offerts à Maria Francesca Buonaiuto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Naples : Centre Jean Bérard, pp.303-309, 2009, Collection du Centre Jean Bérard ISSN 1590-3869; 32. Archéologie de l'artisanat antique; 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les champs phlégréens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Saturno, Maud Pascali, Aurelia Bollé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italie du Sud : 2009/2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Gallimard loisirs, pp.258-259, 2009, Guides Gallimard (Paris), ISSN 1160-1612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682687v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00682759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première approche du territoire de Musarna</w:t>
               </w:r>
@@ -7927,246 +7927,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'archéologie à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Brice, Peggy Picot, Carole Saturno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Gallimard loisirs : Prisma presse, pp.18-20, 2008, GéoGuide (Paris), ISSN 1761-2225 ; Guides Gallimard (Paris), ISSN 1160-1612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monte Bibele et l'Italie centrale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniele Vitali e Stéphane Verger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tra mondo celtico e mondo italico : la necropoli di Monte Bibele : atti della tavola rotonda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bologna : Università di Bologna, Dipartimento di archeologia, pp.77-94, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur le Bacanal du Poggio Moscini à Bolsena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valeria Acconcia e Claudia Rizzitelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiali per Populonia. 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pisa : Edizioni ETS, pp.339-352, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682869v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00364831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La localisation des toponymes de la Rome antique à partir des Régionnaires</w:t>
               </w:r>
@@ -8994,51 +8994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167128v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.9763" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425886v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425782v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lovergne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02378238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nanko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12945" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CN5KFQ83-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529009v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joncheray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528893v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pace" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923838v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528719v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682990v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682179v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rebillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Broise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03454214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03454208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/9788893771122" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giardini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Calderoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Mari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sadori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Donato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ambrosini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683020v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bettini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Guidorizzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pavolini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Volpe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560929v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bayl&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;one" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Catalano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordana Amicucci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425890v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419579v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094135v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093999v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528980v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sotinel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110222142.137" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682599v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682673v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682753v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682687v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682871v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682869v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jaillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167128v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.9763" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425899v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425782v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lovergne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02378238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nanko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CN5KFQ83-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Verger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pace" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joncheray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528749v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682179v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rebillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Broise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03454208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03454214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/9788893771122" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giardini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Calderoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Mari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sadori" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Donato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ambrosini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683020v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bettini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Guidorizzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pavolini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Volpe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560929v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bayl&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;one" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Catalano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordana Amicucci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425914v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425890v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419579v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094135v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528980v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sotinel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110222142.137" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682599v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682673v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682759v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682871v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682869v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jaillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>