--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -793,420 +793,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Positively and Negatively Selected Driver Gene Mutations Associated With Colorectal Cancer With Microsatellite Instability Positive Selection Pressure Mutational Background Negative Selection Pressure Mutational Frequency Microsatellite length (bp)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Balance Between Cytotoxic T-cell Lymphocytes and Immune Checkpoint Expression in the Prognosis of Colon Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Marisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Svrcek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Collura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malorie Greene</w:t>
+                <w:t xml:space="preserve">Etienne Becht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Virouleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buhard</w:t>
+                <w:t xml:space="preserve">Pascale Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2018.06.002⟩</w:t>
+              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110 (1), pp.68-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnci/djx136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180261v1</w:t>
+                <w:t xml:space="preserve">hal-01727817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting nonsense-mediated mRNA decay in colorectal cancers with microsatellite instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A'Dem Bokhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A'Dem Bokhari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+                <w:t xml:space="preserve">Anaïs Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Svrcek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Balance Between Cytotoxic T-cell Lymphocytes and Immune Checkpoint Expression in the Prognosis of Colon Tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Positively and Negatively Selected Driver Gene Mutations Associated With Colorectal Cancer With Microsatellite Instability Positive Selection Pressure Mutational Background Negative Selection Pressure Mutational Frequency Microsatellite length (bp)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Marisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ada Collura</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malorie Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Becht</w:t>
+                <w:t xml:space="preserve">Alain Virouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Cervera</w:t>
+                <w:t xml:space="preserve">Olivier Buhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 110 (1), pp.68-77. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.277-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jnci/djx136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727817v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional responses to hyperplastic MRL signalling in Drosophila</w:t>
               </w:r>
@@ -1796,290 +1796,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport des techniques à haut débit (protéomique et transcriptomique) dans l'identification et la caractérisation fonctionnelle des protéines de l'oeuf</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Gene expression profiling to identify eggshell proteins involved in physical defense of the chicken egg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Herve-Grepinet</w:t>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mann</w:t>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (57), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666661v1</w:t>
+                <w:t xml:space="preserve">hal-02662318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling to identify eggshell proteins involved in physical defense of the chicken egg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'apport des techniques à haut débit (protéomique et transcriptomique) dans l'identification et la caractérisation fonctionnelle des protéines de l'oeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vonick Sibut</w:t>
+                <w:t xml:space="preserve">Virginie Herve-Grepinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.133-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02662318v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, propriétés et minéralisation de la coquille de l'œuf : rôle de la matrice organique dans le contrôle de sa fabrication</w:t>
               </w:r>
@@ -2216,51 +2216,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of transcriptional profiles of chicken jejunum and derived organoids collected early post-hatch</w:t>
+                <w:t xml:space="preserve">Analyse comparative des profils transcriptionnels du jéjunum de poulet et d'organoïdes dérivés collectés durant les premiers jours de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Pézier</w:t>
@@ -2295,73 +2295,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire "organoïdes et recherche agronomique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709977v1</w:t>
+                <w:t xml:space="preserve">hal-05132627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
               </w:r>
@@ -2466,51 +2466,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des profils transcriptionnels du jéjunum de poulet et d'organoïdes dérivés collectés durant les premiers jours de vie</w:t>
+                <w:t xml:space="preserve">Comparative analysis of transcriptional profiles of chicken jejunum and derived organoids collected early post-hatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Pézier</w:t>
@@ -2545,73 +2545,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "organoïdes et recherche agronomique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132627v1</w:t>
+                <w:t xml:space="preserve">hal-04709977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of early nutritional strategies on digestive functionalities of chicks</w:t>
               </w:r>
@@ -2716,359 +2716,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t>
+                <w:t xml:space="preserve">Programmation précoce du microbiote intestinal et des fonctionnalités digestives en poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Jeudi de la WPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144164v1</w:t>
+                <w:t xml:space="preserve">hal-05125623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts à court et à moyen terme d'une supplémentation précoce en xylanase-xos sur le métabolome et le microbiome caécal des poulets de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise I. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Khaksar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation précoce du microbiote intestinal et des fonctionnalités digestives en poulet de chair</w:t>
+                <w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Khaksar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudi de la WPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125623v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of positively and negatively selected driver gene mutations associated with colorectal cancer with microsatellite instability</w:t>
               </w:r>
@@ -4121,51 +4121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics reveals numerous novel egg proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4272,64 +4272,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cogburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
@@ -4352,605 +4352,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de nouveaux genes de la coquille potentiellement impliqués dans les défenses naturelles de l'oeuf</w:t>
+                <w:t xml:space="preserve">Identification par une approche transcriptomique d'un ensemble de protéines potentiellement impliquées dans la formation de la coquille de l'oeuf de poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cogburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">11. Journées Françaises de Biologie des Tissus Minéralisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751014v1</w:t>
+                <w:t xml:space="preserve">hal-02756159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification par une approche transcriptomique d'un ensemble de protéines potentiellement impliquées dans la formation de la coquille de l'oeuf de poule</w:t>
+                <w:t xml:space="preserve">Identification de nouveaux genes de la coquille potentiellement impliqués dans les défenses naturelles de l'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Françaises de Biologie des Tissus Minéralisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756159v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of high-throughput methods to identify novel egg components</w:t>
+                <w:t xml:space="preserve">Use of high-throughput technologies to identify new egg components with novel biological activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Herve-Grepinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Congrès de la Société d'Electrophorèse et d'Analyse Protéomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">International Egg Symposium: "The Return of the Good Egg"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751763v1</w:t>
+                <w:t xml:space="preserve">hal-02757347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of high-throughput technologies to identify new egg components with novel biological activities</w:t>
+                <w:t xml:space="preserve">Transcriptional profiling to identify novel antimicrobial egg proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Cogburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Egg Symposium: "The Return of the Good Egg"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757347v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of statistical methods (t-test and mixed model) to identify differentially expressed genes between regions of the laying egg oviduct in loop design microarray experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Cogburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ouvertes Biologie Informatique Mathématiques 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lille, France</w:t>
@@ -4965,285 +4965,285 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional profiling to identify novel antimicrobial egg proteins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of new chicken genes coding eggshell proteins potentially involved in the physical defence on the egg using cDNA arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Cogburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757395v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new chicken genes coding eggshell proteins potentially involved in the physical defence on the egg using cDNA arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of high-throughput methods to identify novel egg components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vonick Sibut</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">25. Congrès de la Société d'Electrophorèse et d'Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752448v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional profiling to identify hen egg proteins involved in the egg's natural defences</w:t>
               </w:r>
@@ -5255,77 +5255,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry A. Cogburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t>
@@ -5412,51 +5412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Marisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malorie Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Collura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5723,51 +5723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying bio markers of ovulation by proteomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lahuec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6462,51 +6462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03141378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Ratovomanana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Letourneur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-001903" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonchere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rigolet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lascols" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Collura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.12.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2019-SAT-551" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02180261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Greene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Virouleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buhard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2018.06.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A'Dem Bokhari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01727817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Becht" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cervera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djx136" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Alqadri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Herbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dodgson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y. Mason" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.160306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bellessort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Cardinal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-N&#234;me" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Garagnani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv452" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daimark Bennett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070489" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03073712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Ciurciu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Duncalf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Lansdale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga O. Vasieva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003885" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6793-12-10" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve-Grepinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-57" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Hincke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez-Hernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez-Morales" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125623v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Duval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072421v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072770v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03073190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03073291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03073379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Righetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cogburn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751014v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757347v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752405v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Cogburn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757395v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757086v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A. Cogburn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marisa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lahuec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759309v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caillaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127192v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reyni&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820789v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03141378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Ratovomanana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Letourneur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-001903" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonchere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rigolet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lascols" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Collura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.12.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2019-SAT-551" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01727817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Becht" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cervera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djx136" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A'Dem Bokhari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lagrange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02180261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Greene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Virouleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buhard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2018.06.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Alqadri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Herbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dodgson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y. Mason" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.160306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bellessort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Cardinal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-N&#234;me" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Garagnani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv452" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daimark Bennett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070489" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03073712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Ciurciu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Duncalf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Lansdale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga O. Vasieva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003885" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6793-12-10" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-57" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666661v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve-Grepinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Hincke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez-Hernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez-Morales" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125623v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Duval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072421v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072770v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03073190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03073291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03073379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Righetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cogburn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757347v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Cogburn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752405v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752448v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757086v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A. Cogburn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marisa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lahuec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759309v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caillaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127192v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reyni&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820789v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>