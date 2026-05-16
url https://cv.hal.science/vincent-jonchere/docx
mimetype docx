--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -793,420 +793,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Balance Between Cytotoxic T-cell Lymphocytes and Immune Checkpoint Expression in the Prognosis of Colon Tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Positively and Negatively Selected Driver Gene Mutations Associated With Colorectal Cancer With Microsatellite Instability Positive Selection Pressure Mutational Background Negative Selection Pressure Mutational Frequency Microsatellite length (bp)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Marisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Becht</w:t>
+                <w:t xml:space="preserve">Malorie Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Cervera</w:t>
+                <w:t xml:space="preserve">Alain Virouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jnci/djx136⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.277-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727817v1</w:t>
+                <w:t xml:space="preserve">hal-02180261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting nonsense-mediated mRNA decay in colorectal cancers with microsatellite instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A'Dem Bokhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Svrcek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Positively and Negatively Selected Driver Gene Mutations Associated With Colorectal Cancer With Microsatellite Instability Positive Selection Pressure Mutational Background Negative Selection Pressure Mutational Frequency Microsatellite length (bp)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Balance Between Cytotoxic T-cell Lymphocytes and Immune Checkpoint Expression in the Prognosis of Colon Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Marisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malorie Greene</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Svrcek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Collura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Virouleau</w:t>
+                <w:t xml:space="preserve">Etienne Becht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Buhard</w:t>
+                <w:t xml:space="preserve">Pascale Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (3), pp.277-300. </w:t>
+              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110 (1), pp.68-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2018.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jnci/djx136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180261v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional responses to hyperplastic MRL signalling in Drosophila</w:t>
               </w:r>
@@ -2216,51 +2216,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des profils transcriptionnels du jéjunum de poulet et d'organoïdes dérivés collectés durant les premiers jours de vie</w:t>
+                <w:t xml:space="preserve">Comparative analysis of transcriptional profiles of chicken jejunum and derived organoids collected early post-hatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Pézier</w:t>
@@ -2295,405 +2295,405 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "organoïdes et recherche agronomique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132627v1</w:t>
+                <w:t xml:space="preserve">hal-04709977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
+                <w:t xml:space="preserve">Analyse comparative des profils transcriptionnels du jéjunum de poulet et d'organoïdes dérivés collectés durant les premiers jours de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire "organoïdes et recherche agronomique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661447v1</w:t>
+                <w:t xml:space="preserve">hal-05132627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of transcriptional profiles of chicken jejunum and derived organoids collected early post-hatch</w:t>
+                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709977v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of early nutritional strategies on digestive functionalities of chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
@@ -2716,359 +2716,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation précoce du microbiote intestinal et des fonctionnalités digestives en poulet de chair</w:t>
+                <w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Paës</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Khaksar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudi de la WPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125623v1</w:t>
+                <w:t xml:space="preserve">hal-04144164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts à court et à moyen terme d'une supplémentation précoce en xylanase-xos sur le métabolome et le microbiome caécal des poulets de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise I. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Khaksar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t>
+                <w:t xml:space="preserve">Programmation précoce du microbiote intestinal et des fonctionnalités digestives en poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Jeudi de la WPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144164v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of positively and negatively selected driver gene mutations associated with colorectal cancer with microsatellite instability</w:t>
               </w:r>
@@ -4352,523 +4352,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification par une approche transcriptomique d'un ensemble de protéines potentiellement impliquées dans la formation de la coquille de l'oeuf de poule</w:t>
+                <w:t xml:space="preserve">Identification de nouveaux genes de la coquille potentiellement impliqués dans les défenses naturelles de l'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Françaises de Biologie des Tissus Minéralisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756159v1</w:t>
+                <w:t xml:space="preserve">hal-02751014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de nouveaux genes de la coquille potentiellement impliqués dans les défenses naturelles de l'oeuf</w:t>
+                <w:t xml:space="preserve">Identification par une approche transcriptomique d'un ensemble de protéines potentiellement impliquées dans la formation de la coquille de l'oeuf de poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cogburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">11. Journées Françaises de Biologie des Tissus Minéralisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751014v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of high-throughput technologies to identify new egg components with novel biological activities</w:t>
+                <w:t xml:space="preserve">Use of high-throughput methods to identify novel egg components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Egg Symposium: "The Return of the Good Egg"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">25. Congrès de la Société d'Electrophorèse et d'Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757347v1</w:t>
+                <w:t xml:space="preserve">hal-02751763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional profiling to identify novel antimicrobial egg proteins</w:t>
+                <w:t xml:space="preserve">Use of high-throughput technologies to identify new egg components with novel biological activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Herve-Grepinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">International Egg Symposium: "The Return of the Good Egg"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757395v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of statistical methods (t-test and mixed model) to identify differentially expressed genes between regions of the laying egg oviduct in loop design microarray experiment</w:t>
               </w:r>
@@ -4893,51 +4893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Cogburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4965,285 +4965,285 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new chicken genes coding eggshell proteins potentially involved in the physical defence on the egg using cDNA arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional profiling to identify novel antimicrobial egg proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Cogburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752448v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of high-throughput methods to identify novel egg components</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of new chicken genes coding eggshell proteins potentially involved in the physical defence on the egg using cDNA arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Cogburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Congrès de la Société d'Electrophorèse et d'Analyse Protéomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751763v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional profiling to identify hen egg proteins involved in the egg's natural defences</w:t>
               </w:r>
@@ -5255,51 +5255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry A. Cogburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5412,51 +5412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Marisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malorie Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Collura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5723,51 +5723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying bio markers of ovulation by proteomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lahuec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6462,51 +6462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03141378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Ratovomanana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Letourneur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-001903" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonchere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rigolet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lascols" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Collura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.12.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2019-SAT-551" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01727817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Becht" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cervera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djx136" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A'Dem Bokhari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lagrange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02180261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Greene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Virouleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buhard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2018.06.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Alqadri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Herbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dodgson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y. Mason" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.160306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bellessort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Cardinal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-N&#234;me" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Garagnani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv452" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daimark Bennett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070489" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03073712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Ciurciu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Duncalf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Lansdale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga O. Vasieva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003885" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6793-12-10" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-57" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666661v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve-Grepinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Hincke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez-Hernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez-Morales" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125623v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Duval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072421v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072770v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03073190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03073291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03073379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Righetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cogburn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757347v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Cogburn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752405v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752448v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757086v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A. Cogburn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marisa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lahuec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759309v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caillaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127192v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reyni&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820789v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03141378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Ratovomanana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Letourneur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-001903" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonchere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rigolet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lascols" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Collura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.12.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2019-SAT-551" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02180261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marisa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Greene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Virouleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buhard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2018.06.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A'Dem Bokhari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01727817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Becht" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cervera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djx136" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Alqadri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Herbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dodgson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Y. Mason" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.160306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bellessort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Cardinal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-N&#234;me" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Garagnani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv452" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daimark Bennett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070489" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03073712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Ciurciu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Duncalf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Lansdale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga O. Vasieva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003885" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6793-12-10" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-57" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666661v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve-Grepinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Hincke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez-Hernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez-Morales" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125623v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Duval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072421v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072770v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03073190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03073291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03073379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Righetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cogburn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751014v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757347v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752405v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Cogburn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757395v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757086v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A. Cogburn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marisa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03071951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lahuec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759309v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caillaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127192v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reyni&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820789v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>