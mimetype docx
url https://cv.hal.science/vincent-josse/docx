--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -1950,455 +1950,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Optical Amplification without Nonlinearity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guided Quasicontinuous Atom Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Félix Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P. Gaebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 96 (16), pp.163602. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.163602⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 97 (20), pp.200402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.200402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849838v1</w:t>
+                <w:t xml:space="preserve">hal-00085308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Many-Body Quantum Dynamics of Polarization Squeezing in Optical Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Corney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Heersink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Leuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97 (2), pp.023606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.023606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided Quasicontinuous Atom Laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Guerin</w:t>
+                <w:t xml:space="preserve">Universal Optical Amplification without Nonlinearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metin Sabuncu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Félix Riou</w:t>
+                <w:t xml:space="preserve">Nicolas Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Leuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John P. Gaebler</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ulrik Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 97 (20), pp.200402. </w:t>
+              <w:t xml:space="preserve">, 2006, 96 (16), pp.163602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.200402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.163602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085308v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam quality of a non-ideal atom laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2482,330 +2482,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008591v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconditional Quantum Cloning of Coherent States with Linear Optics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Experimental purification of coherent states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrik Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radim Filip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromír Fiurášek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Leuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.240503⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (6), pp.060301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.060301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849843v1</w:t>
+                <w:t xml:space="preserve">hal-03849841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental purification of coherent states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Unconditional Quantum Cloning of Coherent States with Linear Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrik Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Leuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72 (6), pp.060301. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (24), pp.240503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.060301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.240503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849841v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient polarization squeezing in optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Heersink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Leuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrik Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30 (10), pp.1192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3062,925 +3062,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization squeezing with cold atoms</w:t>
+                <w:t xml:space="preserve">Polarization squeezing in a four-level system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vernac</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 91, pp.103601</w:t>
+              <w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5, pp.S513-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00000279v2</w:t>
+                <w:t xml:space="preserve">hal-00002514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic spin squeezing in a Lambda system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Dantan</w:t>
+                <w:t xml:space="preserve">Polarization squeezing with cold atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vernac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 67, pp.45801-1-4</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91, pp.103601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002516v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization squeezing in a four-level system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic spin squeezing in a Lambda system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul R. Berman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 5, pp.S513-22</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67, pp.45801-1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002514v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specular reflection of matter waves from a rough mirror</w:t>
+                <w:t xml:space="preserve">Collective atomic spin squeezing and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Savalli</w:t>
+                <w:t xml:space="preserve">L. Vernac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Stevens</w:t>
+                <w:t xml:space="preserve">M. Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Estève</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Giacobino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (1), pp.129-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/e10053-002-0014-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.250404⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112250v1</w:t>
+                <w:t xml:space="preserve">hal-03849852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective atomic spin squeezing and control</w:t>
+                <w:t xml:space="preserve">Specular reflection of matter waves from a rough mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vernac</w:t>
+                <w:t xml:space="preserve">Véronique Savalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pinard</w:t>
+                <w:t xml:space="preserve">David Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D. Featonby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/e10053-002-0014-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88 (25), pp.250404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.250404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849852v1</w:t>
+                <w:t xml:space="preserve">hal-00112250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the production of dual BEC with sympathetic cooling</w:t>
+                <w:t xml:space="preserve">Noise characteristics of oxide-confined vertical-cavity surface-emitting lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Delannoy</w:t>
+                <w:t xml:space="preserve">J.-P. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. G. Murdoch</w:t>
+                <w:t xml:space="preserve">A. Bramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boyer</w:t>
+                <w:t xml:space="preserve">A.Z. Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giacobino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 63, pp.051602. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 37 (1), pp.87-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.63.051602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/3.892729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004234v1</w:t>
+                <w:t xml:space="preserve">hal-03849856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise characteristics of oxide-confined vertical-cavity surface-emitting lasers</w:t>
+                <w:t xml:space="preserve">Understanding the production of dual BEC with sympathetic cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Hermier</w:t>
+                <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bramati</w:t>
+                <w:t xml:space="preserve">S. G. Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.Z. Khoury</w:t>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Giacobino</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 37 (1), pp.87-91. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 63, pp.051602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3.892729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.63.051602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849856v1</w:t>
+                <w:t xml:space="preserve">hal-00004234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4967,191 +4967,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Scattering Time of Matter Waves in Disordered Potentials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the spectral functions in disordered potentials: towards a 'spectroscopic' study of the Anderson transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YAO 2019 (Young Atom Opticians)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on Spectral Properties of Disordered Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356318v1</w:t>
+                <w:t xml:space="preserve">hal-02020155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the spectral functions in disordered potentials: towards a 'spectroscopic' study of the Anderson transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic Scattering Time of Matter Waves in Disordered Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Signoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Spectral Properties of Disordered Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">YAO 2019 (Young Atom Opticians)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020155v1</w:t>
+                <w:t xml:space="preserve">hal-02356318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Scattering of Ultracold Atoms in disordered potentials</w:t>
               </w:r>
@@ -5463,51 +5463,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of spectral functions of ultracold atoms in a speckle potential (Poster)</w:t>
+                <w:t xml:space="preserve">Measurements of spectral functions of ultracold atoms in a speckle potential (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musawwadah Mukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
@@ -5542,461 +5542,461 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current trends in atomic physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Les Houches, France</w:t>
+              <w:t xml:space="preserve">15ème Journées de la Matière Condensée (JMC15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761823v1</w:t>
+                <w:t xml:space="preserve">hal-01761684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of spectral functions of ultracold atoms in a speckle potential (Orale)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization with ultracold atoms : an overview (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPG Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">J'Doc Atomes Froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761658v1</w:t>
+                <w:t xml:space="preserve">hal-01760840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak and strong (Anderson) Localization with ultracold atoms (Orale)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurements of spectral functions of ultracold atoms in a speckle potential (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Denechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musawwadah Mukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disorder in Condensed Matter and UltraCold Atoms </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cargèse, France</w:t>
+              <w:t xml:space="preserve">DPG Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760847v1</w:t>
+                <w:t xml:space="preserve">hal-01761658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of spectral functions of ultracold atoms in a speckle potential (Orale)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weak and strong (Anderson) Localization with ultracold atoms (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journées de la Matière Condensée (JMC15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Disorder in Condensed Matter and UltraCold Atoms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761684v1</w:t>
+                <w:t xml:space="preserve">hal-01760847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization with ultracold atoms : an overview (Orale)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurements of spectral functions of ultracold atoms in a speckle potential (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musawwadah Mukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Denechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J'Doc Atomes Froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Current trends in atomic physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760840v1</w:t>
+                <w:t xml:space="preserve">hal-01761823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression and revival of weak localization through manipulation of time-reversal symmetry (Poster)</w:t>
               </w:r>
@@ -6420,359 +6420,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak and strong (Anderson) Localization with ultracold atom (Orale)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental investigation of momentum space signatures of Anderson localization (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Denechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Majulab Kick-off Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">DPG Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760870v1</w:t>
+                <w:t xml:space="preserve">hal-01761753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of momentum space signatures of Anderson localization (Poster)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Coherent Backscattering Revival : A direct signature of weak localization with ultracold atoms (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPG Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve"> 21ème Congrès Général de la SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761753v1</w:t>
+                <w:t xml:space="preserve">hal-01760825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Coherent Backscattering Revival : A direct signature of weak localization with ultracold atoms (Orale)</w:t>
+                <w:t xml:space="preserve">Weak and strong (Anderson) Localization with ultracold atoms (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 21ème Congrès Général de la SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Quantum Correlated Matter and Chaos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760825v1</w:t>
+                <w:t xml:space="preserve">hal-01760868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak and strong (Anderson) Localization with ultracold atoms (Orale)</w:t>
+                <w:t xml:space="preserve">Weak and strong (Anderson) Localization with ultracold atom (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Correlated Matter and Chaos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Majulab Kick-off Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760868v1</w:t>
+                <w:t xml:space="preserve">hal-01760870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold Atoms in Disorder: Momentum Space Investigations (Orale)</w:t>
               </w:r>
@@ -7002,726 +7002,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression and Revival of Weak Localization through Manipulation of Time-Reversal Symmetry (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent Backscattering: Suppression and Revival (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Quantum Engineering: from Fundamental Aspects to Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Summer School: "Waves and Disorder"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761711v1</w:t>
+                <w:t xml:space="preserve">hal-01761716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak and strong (Anderson) Localization with ultracold atoms (Orale)</w:t>
+                <w:t xml:space="preserve">Ultracold atoms in disorder : Weak Localization signatures (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quo-Vadis BEC? V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bad-Honnef, Germany</w:t>
+              <w:t xml:space="preserve">Quantum Disordered Systems, What's next?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760875v1</w:t>
+                <w:t xml:space="preserve">hal-01760876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Backscattering: Suppression and Revival (Orale)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anderson Localization with ultracold atoms (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School: "Waves and Disorder"</w:t>
+              <w:t xml:space="preserve">Waves and Disorder</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761716v1</w:t>
+                <w:t xml:space="preserve">hal-01760894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in disorder : Weak Localization signatures (Orale)</w:t>
+                <w:t xml:space="preserve">Weak and strong (Anderson) Localization with ultracold atoms (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Disordered Systems, What's next?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Quo-Vadis BEC? V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bad-Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760876v1</w:t>
+                <w:t xml:space="preserve">hal-01760875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Localization with ultracold atoms (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suppression and Revival of Weak Localization through Manipulation of Time-Reversal Symmetry (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves and Disorder</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cargèse, France</w:t>
+              <w:t xml:space="preserve">GDR Quantum Engineering: from Fundamental Aspects to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760894v1</w:t>
+                <w:t xml:space="preserve">hal-01761711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking and the revival of the time reversal symmetry in coherent backscattering (Poster)</w:t>
+                <w:t xml:space="preserve">Ultracold Atoms in Disorder: 3D Anderson Localization and Coherent Backscattering (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Denechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Gases and Quantum Coherence (BEC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Levico Terme, Italy</w:t>
+              <w:t xml:space="preserve">Condensed Matter in Paris: CMD25-JMC14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761761v1</w:t>
+                <w:t xml:space="preserve">hal-01761707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold Atoms in Disorder: 3D Anderson Localization and Coherent Backscattering (Orale)</w:t>
+                <w:t xml:space="preserve">Breaking and the revival of the time reversal symmetry in coherent backscattering (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Denechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter in Paris: CMD25-JMC14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Quantum Gases and Quantum Coherence (BEC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Levico Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761707v1</w:t>
+                <w:t xml:space="preserve">hal-01761761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking of Time-Reversal Symmetry during Coherent Transport in Disordered Media (Poster)</w:t>
               </w:r>
@@ -8020,588 +8020,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Propagation of Matter Waves in Disorder: Coherent Backscattering (Orale)</w:t>
+                <w:t xml:space="preserve">Studying the propagation of matter waves in disorder: Coherent Backscattering (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Date</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Atom Optician (YAO)</w:t>
+              <w:t xml:space="preserve">Yong Atom Opticians (YAO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761722v1</w:t>
+                <w:t xml:space="preserve">hal-00821213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in disorder: 3D Anderson localization and Coherent Backscattering (Orale)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultracold Atoms in Disorder: Coherent Backscattering (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Date</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disorder in Condensed Matter and Ultracold Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Varenna, Italy</w:t>
+              <w:t xml:space="preserve">44th Annual DAMOP Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760828v1</w:t>
+                <w:t xml:space="preserve">hal-00821211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in Disorder: 3D Anderson Localization and Coherent Backscattering (Poster)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultracold atoms in disorder: 3D Anderson localization and Coherent Backscattering (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Complex Media, GRD MésoImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Disorder in Condensed Matter and Ultracold Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Varenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761774v1</w:t>
+                <w:t xml:space="preserve">hal-01760828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold Atoms in Disorder: Coherent Backscattering (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+                <w:t xml:space="preserve">Ultracold atoms in Disorder: 3D Anderson Localization and Coherent Backscattering (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual DAMOP Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Waves in Complex Media, GRD MésoImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821211v1</w:t>
+                <w:t xml:space="preserve">hal-01761774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the propagation of matter waves in disorder: Coherent Backscattering (Orale)</w:t>
+                <w:t xml:space="preserve">Studying the Propagation of Matter Waves in Disorder: Coherent Backscattering (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yong Atom Opticians (YAO)</w:t>
+              <w:t xml:space="preserve">Young Atom Optician (YAO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821213v1</w:t>
+                <w:t xml:space="preserve">hal-01761722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold Atoms in Disorder: Coherent Backscattering (Orale)</w:t>
               </w:r>
@@ -8706,536 +8706,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in disorder : 3D localization and Coherent Backscattering (Orale)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultracold Atoms in Disorder: 3D Anderson Localization and Coherent Backscattering (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers on Ultracold Atoms and Solid States physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Atomes Froids et Ingénierie Quantique, GDR Atomes Froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760893v1</w:t>
+                <w:t xml:space="preserve">hal-01761744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold Atoms in Disorder: 3D Anderson Localization and Coherent Backscattering (Poster)</w:t>
+                <w:t xml:space="preserve">Coherent Backscattering of ultracold Atoms (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomes Froids et Ingénierie Quantique, GDR Atomes Froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">3th Atom Chip Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Pangkil Island, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761744v1</w:t>
+                <w:t xml:space="preserve">hal-01761731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Backscattering of ultracold Atoms (Orale)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultracold atoms in disorder : 3D localization and Coherent Backscattering (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th Atom Chip Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Pangkil Island, Indonesia</w:t>
+              <w:t xml:space="preserve">Frontiers on Ultracold Atoms and Solid States physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761731v1</w:t>
+                <w:t xml:space="preserve">hal-01760893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in disorder: 3D Localization and Coherent Backscattering (Orale)</w:t>
+                <w:t xml:space="preserve">Ultracold atoms in disorder : 3D localization and Coherent Backscattering (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Frontier between atomic and solid state physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR mésoImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820903v1</w:t>
+                <w:t xml:space="preserve">hal-01760891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in disorder : 3D localization and Coherent Backscattering (Orale)</w:t>
+                <w:t xml:space="preserve">Ultracold atoms in disorder: 3D Localization and Coherent Backscattering (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Date</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR mésoImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Workshop on Frontier between atomic and solid state physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760891v1</w:t>
+                <w:t xml:space="preserve">hal-00820903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold Atoms in Disorder: 3D Anderson Localization and Coherent Backscattering (Poster)</w:t>
               </w:r>
@@ -9340,152 +9340,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold Atoms in Disorder: 3D Anderson Localization and Coherent Backscattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D localization of ultracold atoms in laser speckle disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Plisson</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent developments in wave propagation and imaging in complex media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">43rd Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics (DAMOP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821403v1</w:t>
+                <w:t xml:space="preserve">hal-00820896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold atoms in disorder: 3D Localization and Coherent Backscattering</w:t>
               </w:r>
@@ -9544,694 +9544,694 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of ultracold quantum gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Quantum Disordered Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820904v1</w:t>
+                <w:t xml:space="preserve">hal-00820897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of Matter Waves in a 3D optical disorder</w:t>
+                <w:t xml:space="preserve">Coherent Backscattering of Ultracold Atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IONS 11 (International OSA Network Student)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">PAMO - JSM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821398v1</w:t>
+                <w:t xml:space="preserve">hal-01761726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of ultracold atoms in disorder: 3D Localization and Coherent Backscattering.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of Matter Waves in a 3D optical disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Plisson</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Quantum Gases and Quantum Coherence, Lyon 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">IONS 11 (International OSA Network Student)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821209v1</w:t>
+                <w:t xml:space="preserve">hal-00821398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Backscattering of Ultracold Atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of ultracold atoms in disorder: 3D Localization and Coherent Backscattering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Date</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAMO - JSM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Metz, France</w:t>
+              <w:t xml:space="preserve">Theory of Quantum Gases and Quantum Coherence, Lyon 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761726v1</w:t>
+                <w:t xml:space="preserve">hal-00821209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D localization of ultracold atoms in laser speckle disorder</w:t>
+                <w:t xml:space="preserve">Ultracold atoms in disorder: 3D Localization and Coherent Backscattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics (DAMOP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Frontiers of ultracold quantum gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820896v1</w:t>
+                <w:t xml:space="preserve">hal-00820904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in disorder: 3D Localization and Coherent Backscattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Josse</w:t>
+                <w:t xml:space="preserve">Ultracold Atoms in Disorder: 3D Anderson Localization and Coherent Backscattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kilian Müller</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Date</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Disordered Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Recent developments in wave propagation and imaging in complex media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820897v1</w:t>
+                <w:t xml:space="preserve">hal-00821403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold atoms in disorder: 3D localization and Coherent Backscattering</w:t>
               </w:r>
@@ -10586,152 +10586,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Localisation and CBS of ultracold atoms (Poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anderson Localization and CBS of ultracold Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Date</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Atomic Physics (ICAP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Disordered Quantum Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761748v1</w:t>
+                <w:t xml:space="preserve">hal-00821401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Localization of ultracold atoms in a laser speckle</w:t>
               </w:r>
@@ -10836,301 +10836,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Localization and CBS of ultracold Atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultracold atoms in Disorder : 3D localization and Coherent Backscattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aditya Date</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disordered Quantum Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR de Physique Mésoscopique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821401v1</w:t>
+                <w:t xml:space="preserve">hal-00820900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in Disorder : 3D localization and Coherent Backscattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anderson Localisation and CBS of ultracold atoms (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Plisson</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR de Physique Mésoscopique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">International Conference on Atomic Physics (ICAP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820900v1</w:t>
+                <w:t xml:space="preserve">hal-01761748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation d'Anderson d'atomes ultrafroids</w:t>
+                <w:t xml:space="preserve">3D Localization of an expanding BEC in laser speckle potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
@@ -11165,97 +11165,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cheinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème demi-journée du Réseau Théoriciens de LUMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Orsay, France</w:t>
+              <w:t xml:space="preserve">Advanced Workshop on Non-Standard Superfluids and Insulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627441v1</w:t>
+                <w:t xml:space="preserve">hal-00618372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D localization of ultracold atoms in laser speckle disorder</w:t>
+                <w:t xml:space="preserve">Localisation d'Anderson d'atomes ultrafroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
@@ -11290,448 +11290,448 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cheinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEC 2011 - Frontiers in Quantum Gazes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, San Feliu de Guixols, Spain</w:t>
+              <w:t xml:space="preserve">6ème demi-journée du Réseau Théoriciens de LUMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627345v1</w:t>
+                <w:t xml:space="preserve">hal-00627441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Localization of ultracold atoms in laser speckle disorder</w:t>
+                <w:t xml:space="preserve">3D localization of ultracold atoms in laser speckle disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cheinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Materials with Cold Gazes Through Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">BEC 2011 - Frontiers in Quantum Gazes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820899v1</w:t>
+                <w:t xml:space="preserve">hal-00627345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of ultra-cold atoms in laser speckle disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Localization of ultracold atoms in laser speckle disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disordered Systems: From Condensed-Matter Physics to Ultracold Atomic Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Modeling Materials with Cold Gazes Through Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821208v1</w:t>
+                <w:t xml:space="preserve">hal-00820899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Localization of an expanding BEC in laser speckle potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Josse</w:t>
+                <w:t xml:space="preserve">Propagation of ultra-cold atoms in laser speckle disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cheinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Workshop on Non-Standard Superfluids and Insulators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Disordered Systems: From Condensed-Matter Physics to Ultracold Atomic Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618372v1</w:t>
+                <w:t xml:space="preserve">hal-00821208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation d'Anderson d'atomes ultrafroids</w:t>
               </w:r>
@@ -11836,168 +11836,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of matter waves in speckle potentials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lugan</w:t>
+                <w:t xml:space="preserve">The Guided Atom Laser : a new tool for studying quantum transport phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Quantum Optics and Quantum Information (Kiev, Ukraine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, x, Ukraine</w:t>
+              <w:t xml:space="preserve">Atom laser Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618924v1</w:t>
+                <w:t xml:space="preserve">hal-00574210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of matter-waves in a speckle disorder : towards 3D Anderson Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12056,182 +12056,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop and Correlations, Fluctuations and Disorder</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Guided Atom Laser : a new tool for studying quantum transport phenomena</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anderson localization of matter waves in speckle potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanchun Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atom laser Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Les Houches, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Quantum Optics and Quantum Information (Kiev, Ukraine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, x, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574210v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The guided atom laser : a new tool for studying quantum transport phenomena</w:t>
               </w:r>
@@ -12461,176 +12461,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of matter-waves in a controlled disorder: a quantum simulator ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The guided atom laser : a new tool for quantum transport phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Optics and Laser Spectroscopy (ICOLS2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Kussharo, Japan</w:t>
+              <w:t xml:space="preserve">Towards the Observation of Hawking Radiation in Condensed Matter Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564055v1</w:t>
+                <w:t xml:space="preserve">hal-00627419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The guided atom laser : a new tool for quantum transport phenomena</w:t>
+                <w:t xml:space="preserve">Anderson localization of matter wave in a controlled disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
@@ -12665,198 +12665,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards the Observation of Hawking Radiation in Condensed Matter Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">GDR mésoImage - Institut Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627419v1</w:t>
+                <w:t xml:space="preserve">hal-00627351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of matter wave in a controlled disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anderson localization of matter-waves in a controlled disorder: a quantum simulator ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanchun Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR mésoImage - Institut Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference on Optics and Laser Spectroscopy (ICOLS2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Kussharo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627351v1</w:t>
+                <w:t xml:space="preserve">hal-00564055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Localization of matter-wave in a controlled disorder</w:t>
               </w:r>
@@ -13211,297 +13211,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser à atomes guidé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Josse</w:t>
+                <w:t xml:space="preserve">Observation directe de localisation d'Anderson d'ondes de matière dans un potentiel désordonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques CNES/DGA "Horloges atomiques et senseurs inertiels à ondes de matière" - ENSTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Physique Atomique Moléculaire (PAMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Lille - Villeneuve d'Asq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627359v1</w:t>
+                <w:t xml:space="preserve">hal-00627866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of Anderson localization in atomic Bose-Einstein condensates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
+                <w:t xml:space="preserve">Anderson localization of matter-waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd General conference of the Condensed Matter Division of the European Physical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Young Atom Optician</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564421v1</w:t>
+                <w:t xml:space="preserve">hal-00627860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Localization of an expanding BEC in laser speckle</w:t>
+                <w:t xml:space="preserve">Anderson Localization of matter-wave in laser speckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
@@ -13536,97 +13540,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International workshop on "Theory of Quantum Gazes and Quantum Coherence"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IFRAF (Institut Francilien des Atomes Froids) Comitee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627417v1</w:t>
+                <w:t xml:space="preserve">hal-00627887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Localization of matter-wave in laser speckle</w:t>
+                <w:t xml:space="preserve">Anderson Localization of an expanding BEC in laser speckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
@@ -13661,323 +13665,319 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFRAF (Institut Francilien des Atomes Froids) Comitee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Fourth International workshop on "Theory of Quantum Gazes and Quantum Coherence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627887v1</w:t>
+                <w:t xml:space="preserve">hal-00627417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation directe de localisation d'Anderson d'ondes de matière dans un potentiel désordonné</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct observation of Anderson localization in atomic Bose-Einstein condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanchun Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physique Atomique Moléculaire (PAMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Lille - Villeneuve d'Asq, France</w:t>
+              <w:t xml:space="preserve">22nd General conference of the Condensed Matter Division of the European Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627866v1</w:t>
+                <w:t xml:space="preserve">hal-00564421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of matter-waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser à atomes guidé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Atom Optician</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Journées thématiques CNES/DGA "Horloges atomiques et senseurs inertiels à ondes de matière" - ENSTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627860v1</w:t>
+                <w:t xml:space="preserve">hal-00627359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Localization of an expanding BEC in laser speckle</w:t>
               </w:r>
@@ -15061,273 +15061,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the spectral functions of ultracold atoms using the localization landscape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yukun Guo</w:t>
+                <w:t xml:space="preserve">Ultracold atoms in strong disorder: towards the Anderson transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Signoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Angelopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simons Collaboration on Localization of Waves Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, New York, United States</w:t>
+              <w:t xml:space="preserve">GdR Complexe annual workshop 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139169v1</w:t>
+                <w:t xml:space="preserve">hal-03139153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in strong disorder: towards the Anderson transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Signoles</w:t>
+                <w:t xml:space="preserve">Computing the spectral functions of ultracold atoms using the localization landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukun Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasiliki Angelopoulou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Douglas Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Complexe annual workshop 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Simons Collaboration on Localization of Waves Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139153v1</w:t>
+                <w:t xml:space="preserve">hal-03139169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16275,51 +16275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pelletier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Mayboroda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.023314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03843937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecoutre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukun Guo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Niranjan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musawwadah Mukhtar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00549-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02356154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lih-King Lim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denechaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V. Volchkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.100403" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02356093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Signoles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab466f" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pasek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.060404" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian M&#252;ller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.205301" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00719458v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jendrzejewski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Date" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.195302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612680v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Mueller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2256" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563908v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laburthe-Tolra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.04.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/065015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271681v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanchun Zuo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hambrecht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07000" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. Corney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heersink Joel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ruifang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Drummond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.023831" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195321v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Sabuncu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Leuchs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Andersen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.163602" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Corney" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Heersink" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.023606" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085308v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Riou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Gaebler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.200402" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008591v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fauquembergue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.070404" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849843v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.240503" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849841v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Filip" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Fiur&#225;&#353;ek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.060301" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001192" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000437v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dantan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bramati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pinard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000775v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dantan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000279v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vernac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002516v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nayak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Berman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112250v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savalli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stevens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Featonby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.250404" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vernac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giacobino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/e10053-002-0014-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-495JPQHL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004234v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delannoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Murdoch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.63.051602" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hermier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bramati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Khoury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.892729" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04540843v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04540850v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03843978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844016v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844064v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niranjan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03843966v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140339v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139524v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139518v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02356318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02020155v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02356261v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139526v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02020147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761830v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761658v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760847v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761684v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760840v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761813v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761677v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761692v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760870v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761753v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761725v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761711v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760875v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761716v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760876v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761761v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761707v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761735v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760885v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761767v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761722v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760828v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761774v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821211v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821213v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821210v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760893v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761731v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820903v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761738v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821403v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820904v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821398v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821209v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761726v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820897v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821212v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820898v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761748v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821400v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821401v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820900v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627441v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627345v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820899v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821208v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618372v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627342v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618924v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lugan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574217v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574210v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627847v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627881v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564055v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627419v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627351v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627355v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564058v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627349v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564421v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627417v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627887v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627866v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627860v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627356v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820912v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanchun Zuo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627871v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004876v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/tel-02019810v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844102v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844122v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844165v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139169v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Arnold" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139153v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Angelopoulou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04006418v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vest" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01780213v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820907v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820905v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627426v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627424v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pelletier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Mayboroda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.023314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03843937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecoutre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukun Guo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Niranjan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musawwadah Mukhtar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00549-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02356154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lih-King Lim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denechaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V. Volchkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.100403" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02356093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Signoles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab466f" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pasek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.060404" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian M&#252;ller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.205301" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00719458v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jendrzejewski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Date" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.195302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612680v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Mueller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2256" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563908v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laburthe-Tolra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.04.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/065015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271681v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanchun Zuo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hambrecht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07000" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. Corney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heersink Joel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ruifang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Drummond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.023831" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195321v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085308v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Riou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Gaebler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.200402" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Corney" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Heersink" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Leuchs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.023606" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849838v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Sabuncu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Andersen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.163602" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008591v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fauquembergue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.070404" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Filip" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Fiur&#225;&#353;ek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.060301" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.240503" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001192" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000437v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dantan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bramati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pinard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000775v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dantan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000279v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vernac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nayak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Berman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849852v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vernac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giacobino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/e10053-002-0014-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-495JPQHL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112250v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savalli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stevens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Featonby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.250404" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hermier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bramati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Khoury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.892729" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delannoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Murdoch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.63.051602" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04540843v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04540850v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03843978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844016v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844064v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niranjan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03843966v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140339v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139524v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139518v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02020155v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02356318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02356261v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139526v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02020147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761830v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760840v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760847v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761813v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761677v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761692v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761725v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760876v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760875v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761707v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761761v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761735v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760885v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761767v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760828v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821210v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761744v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760893v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760891v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820903v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761738v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820896v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820897v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761726v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821398v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821209v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820904v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821212v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820898v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821401v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821400v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820900v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761748v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618372v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627441v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820899v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821208v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627342v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574210v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574217v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618924v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lugan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627847v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627881v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627419v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627351v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564055v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627355v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564058v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627349v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627860v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627887v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627417v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564421v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627359v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627356v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820912v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanchun Zuo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627871v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004876v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/tel-02019810v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844102v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844122v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844165v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139153v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Angelopoulou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139169v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Arnold" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04006418v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vest" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01780213v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820907v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820905v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627426v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627424v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>