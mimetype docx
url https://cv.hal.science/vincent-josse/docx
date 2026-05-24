--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral functions and localization-landscape theory in speckle potentials</w:t>
+                <w:t xml:space="preserve">Bichromatic state-dependent disordered potential for Anderson localization of ultracold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pelletier</w:t>
+                <w:t xml:space="preserve">Baptiste Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Delande</w:t>
+                <w:t xml:space="preserve">Yukun Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Josse</w:t>
+                <w:t xml:space="preserve">Xudong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+                <w:t xml:space="preserve">M Niranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svitlana Mayboroda</w:t>
+                <w:t xml:space="preserve">Musawwadah Mukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (2), pp.023314. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76, pp.218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.105.023314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00549-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477001v1</w:t>
+                <w:t xml:space="preserve">hal-03843937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bichromatic state-dependent disordered potential for Anderson localization of ultracold atoms</w:t>
+                <w:t xml:space="preserve">Spectral functions and localization-landscape theory in speckle potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Lecoutre</w:t>
+                <w:t xml:space="preserve">Pierre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukun Guo</w:t>
+                <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xudong Yu</w:t>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Niranjan</w:t>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musawwadah Mukhtar</w:t>
+                <w:t xml:space="preserve">Svitlana Mayboroda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 76, pp.218. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.023314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00549-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.105.023314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843937v1</w:t>
+                <w:t xml:space="preserve">hal-03477001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Scattering Time of Matter-Waves in Disordered Potentials</w:t>
               </w:r>
@@ -426,51 +426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Denechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 122 (10), </w:t>
@@ -521,51 +521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold atoms in disordered potentials: elastic scattering time in the strong scattering regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Signoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -681,64 +681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Denechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musawwadah Mukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (6), pp.060404. </w:t>
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Backscattering of Ultracold Atoms</w:t>
+                <w:t xml:space="preserve">Three-dimensional localization of ultracold atoms in an optical disordered potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditya Date</w:t>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Plisson</w:t>
+                <w:t xml:space="preserve">Killian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cheinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.195302⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.398-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys2256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719458v4</w:t>
+                <w:t xml:space="preserve">hal-00612680v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional localization of ultracold atoms in an optical disordered potential</w:t>
+                <w:t xml:space="preserve">Coherent Backscattering of Ultracold Atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Mueller</w:t>
+                <w:t xml:space="preserve">Aditya Date</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cheinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Josse</w:t>
+                <w:t xml:space="preserve">Thomas Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8, pp.398-403. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.195302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys2256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.195302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612680v4</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719458v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of lasers to ultracold atoms and molecules</w:t>
               </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Laburthe-Tolra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1312,51 +1312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasicontinuous horizontally guided atom laser: coupling spectrum and flux limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cheinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.065015. </w:t>
@@ -1446,77 +1446,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation d'Anderson d'atomes ultra froids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1548,377 +1548,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of Anderson localization of matter-waves in a controlled disorder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simualtions and experiments on polarization squeezing in optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel F. Corney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heersink Joel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Ruifang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ben Hambrecht</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature07000⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.023831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.78.023831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271681v4</w:t>
+                <w:t xml:space="preserve">hal-00627463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simualtions and experiments on polarization squeezing in optical fiber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Heersink Joel</w:t>
+                <w:t xml:space="preserve">Direct observation of Anderson localization of matter-waves in a controlled disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Ruifang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Josse</w:t>
+                <w:t xml:space="preserve">Zhanchun Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Drummond</w:t>
+                <w:t xml:space="preserve">Ben Hambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78, pp.023831. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 453, pp.891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.78.023831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature07000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627463v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271681v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided atom laser : a new tool for guided atom optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanchun Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (2-3), pp.17-24. </w:t>
@@ -1950,455 +1950,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided Quasicontinuous Atom Laser</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Many-Body Quantum Dynamics of Polarization Squeezing in Optical Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Félix Riou</w:t>
+                <w:t xml:space="preserve">Joel Corney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John P. Gaebler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Joel Heersink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Leuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 97 (20), pp.200402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.200402⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 97 (2), pp.023606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.023606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085308v2</w:t>
+                <w:t xml:space="preserve">hal-03849851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Many-Body Quantum Dynamics of Polarization Squeezing in Optical Fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Drummond</w:t>
+                <w:t xml:space="preserve">Universal Optical Amplification without Nonlinearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Heersink</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Josse</w:t>
+                <w:t xml:space="preserve">Metin Sabuncu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gerd Leuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrik Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 97 (2), pp.023606. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.023606⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 96 (16), pp.163602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.163602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849851v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Optical Amplification without Nonlinearity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Guided Quasicontinuous Atom Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Félix Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P. Gaebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 96 (16), pp.163602. </w:t>
+              <w:t xml:space="preserve">, 2006, 97 (20), pp.200402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.163602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.200402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849838v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam quality of a non-ideal atom laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Félix Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2482,330 +2482,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008591v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental purification of coherent states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Unconditional Quantum Cloning of Coherent States with Linear Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrik Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Leuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.060301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (24), pp.240503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.240503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849841v1</w:t>
+                <w:t xml:space="preserve">hal-03849843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconditional Quantum Cloning of Coherent States with Linear Optics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Experimental purification of coherent states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrik Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radim Filip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromír Fiurášek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Leuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 94 (24), pp.240503. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (6), pp.060301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.240503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.060301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849843v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient polarization squeezing in optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Heersink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Leuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrik Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30 (10), pp.1192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2833,886 +2833,886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous variable entanglement using cold atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Entanglement and squeezing in a two-mode system: theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Dantan</w:t>
+                <w:t xml:space="preserve">Aurélien Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 92, pp.123601</w:t>
+              <w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6, pp.532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00000437v3</w:t>
+                <w:t xml:space="preserve">hal-00000775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entanglement and squeezing in a two-mode system: theory and experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Continuous variable entanglement using cold atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Dantan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Michel Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 6, pp.532</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.123601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000775v2</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000437v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization squeezing in a four-level system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Polarization squeezing with cold atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vernac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Dantan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 5, pp.S513-22</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91, pp.103601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002514v1</w:t>
+                <w:t xml:space="preserve">hal-00000279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization squeezing with cold atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Atomic spin squeezing in a Lambda system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul R. Berman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 91, pp.103601</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67, pp.45801-1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000279v2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic spin squeezing in a Lambda system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization squeezing in a four-level system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Dantan</w:t>
+                <w:t xml:space="preserve">Michel Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pinard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul R. Berman</w:t>
+                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 67, pp.45801-1-4</w:t>
+              <w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5, pp.S513-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002516v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective atomic spin squeezing and control</w:t>
+                <w:t xml:space="preserve">Specular reflection of matter waves from a rough mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vernac</w:t>
+                <w:t xml:space="preserve">Véronique Savalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pinard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">David Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D. Featonby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/e10053-002-0014-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88 (25), pp.250404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.250404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849852v1</w:t>
+                <w:t xml:space="preserve">hal-00112250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specular reflection of matter waves from a rough mirror</w:t>
+                <w:t xml:space="preserve">Collective atomic spin squeezing and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Savalli</w:t>
+                <w:t xml:space="preserve">L. Vernac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Stevens</w:t>
+                <w:t xml:space="preserve">M. Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Estève</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Giacobino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (1), pp.129-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/e10053-002-0014-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.250404⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112250v1</w:t>
+                <w:t xml:space="preserve">hal-03849852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise characteristics of oxide-confined vertical-cavity surface-emitting lasers</w:t>
               </w:r>
@@ -3737,64 +3737,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.Z. Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giacobino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 37 (1), pp.87-91. </w:t>
@@ -3871,51 +3871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4024,51 +4024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,51 +4123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Anderson transition with ultracold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory of wave scattering in complex and random media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Cambridge (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4192,51 +4192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the 3D Anderson transition with ultracold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waves in Complex Media: From Theory to Practice,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4255,247 +4255,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the study of 3D Anderson transition by using a two-wavelength speckle disorder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring 3D Anderson Localization with ultracold atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaiseau-Florence workshop on ultracold atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Wave Localization &amp; Many-Body Localization in Quantum Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843978v1</w:t>
+                <w:t xml:space="preserve">hal-03844010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring 3D Anderson Localization with ultracold atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the study of 3D Anderson transition by using a two-wavelength speckle disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukun Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Localization &amp; Many-Body Localization in Quantum Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Palaiseau-Florence workshop on ultracold atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844010v1</w:t>
+                <w:t xml:space="preserve">hal-03843978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring 3D Anderson Transition with ultracold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Workshop of the GDR Complexe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4520,103 +4520,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the 3D Anderson Transition with Ultracold Atoms in Bichromatic Speckles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xudong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukun Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Niranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LOCALISATION 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Sapporo, Japan</w:t>
@@ -4645,103 +4645,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative study of the 3D Anderson localization in a two-wavelength speckle disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukun Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Ultracold atoms, Localization, and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4760,566 +4760,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of ultracold atoms in disorder : a short overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Elastic scattering of ultracold atoms in disordered potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Complexity Seminar Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Nice, France</w:t>
+              <w:t xml:space="preserve">GDR Complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140339v1</w:t>
+                <w:t xml:space="preserve">hal-03139518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Anderson localization with ultracold atoms : from first experiments to recents developments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anderson localization of ultracold atoms in disorder : a short overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School on Anderson Localization, Simons collaboration on localization of waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Wave Complexity Seminar Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139524v1</w:t>
+                <w:t xml:space="preserve">hal-03140339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic scattering of ultracold atoms in disordered potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D Anderson localization with ultracold atoms : from first experiments to recents developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Complexe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">International School on Anderson Localization, Simons collaboration on localization of waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139518v1</w:t>
+                <w:t xml:space="preserve">hal-03139524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the spectral functions in disordered potentials: towards a 'spectroscopic' study of the Anderson transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Elastic Scattering Time of Matter Waves in Disordered Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Signoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Spectral Properties of Disordered Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">YAO 2019 (Young Atom Opticians)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020155v1</w:t>
+                <w:t xml:space="preserve">hal-02356318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Scattering Time of Matter Waves in Disordered Potentials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Measurement of the spectral functions in disordered potentials: towards a 'spectroscopic' study of the Anderson transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YAO 2019 (Young Atom Opticians)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on Spectral Properties of Disordered Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356318v1</w:t>
+                <w:t xml:space="preserve">hal-02020155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Scattering of Ultracold Atoms in disordered potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D Anderson localization with ultracold atoms : from first experiments to recents development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves Côtes d'Azur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Optical BEC in Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356261v1</w:t>
+                <w:t xml:space="preserve">hal-03139526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Anderson localization with ultracold atoms : from first experiments to recents development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Elastic Scattering of Ultracold Atoms in disordered potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical BEC in Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Waves Côtes d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139526v1</w:t>
+                <w:t xml:space="preserve">hal-02356261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the spectral functions in disordered potentials: towards a spectroscopic study of Anderson Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Transport in Ultra Cold Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5344,103 +5344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson transition, towards the precise investigation of the critical regime (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musawwadah Mukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Denechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ColdAtoms Predoc School 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Les Houches, France</w:t>
@@ -5469,51 +5469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of spectral functions of ultracold atoms in a speckle potential (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musawwadah Mukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5521,762 +5521,762 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Denechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journées de la Matière Condensée (JMC15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7th GDR Quantum Engineering, from Fundamental Aspects to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761684v1</w:t>
+                <w:t xml:space="preserve">hal-01761692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization with ultracold atoms : an overview (Orale)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurements of spectral functions of ultracold atoms in a speckle potential (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Denechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musawwadah Mukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J'Doc Atomes Froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">DPG Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760840v1</w:t>
+                <w:t xml:space="preserve">hal-01761658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of spectral functions of ultracold atoms in a speckle potential (Orale)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weak and strong (Anderson) Localization with ultracold atoms (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPG Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">Disorder in Condensed Matter and UltraCold Atoms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761658v1</w:t>
+                <w:t xml:space="preserve">hal-01760847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak and strong (Anderson) Localization with ultracold atoms (Orale)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurements of spectral functions of ultracold atoms in a speckle potential (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musawwadah Mukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Denechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disorder in Condensed Matter and UltraCold Atoms </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Current trends in atomic physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760847v1</w:t>
+                <w:t xml:space="preserve">hal-01761823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of spectral functions of ultracold atoms in a speckle potential (Poster)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization with ultracold atoms : an overview (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current trends in atomic physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Les Houches, France</w:t>
+              <w:t xml:space="preserve">J'Doc Atomes Froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761823v1</w:t>
+                <w:t xml:space="preserve">hal-01760840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression and revival of weak localization through manipulation of time-reversal symmetry (Poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of spectral functions of ultracold atoms in a speckle potential (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musawwadah Mukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Denechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kilian Müller</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Atom Optician 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">15ème Journées de la Matière Condensée (JMC15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761813v1</w:t>
+                <w:t xml:space="preserve">hal-01761684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of spectral functions of ultracold atoms in a speckle potential (Orale)</w:t>
+                <w:t xml:space="preserve">Suppression and revival of weak localization through manipulation of time-reversal symmetry (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Denechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musawwadah Mukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Photonics to Polaritonics: Non-Equilibrium transport in Complex media, photonics crystals and disordered nano-structured</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Young Atom Optician 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761677v1</w:t>
+                <w:t xml:space="preserve">hal-01761813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Coherent Backscattering Revival : A direct signature of weak localization with ultracold atoms (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47rd Annual DAMOP Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Providence, R.I., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6301,301 +6301,245 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of spectral functions of ultracold atoms in a speckle potential (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Denechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musawwadah Mukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th GDR Quantum Engineering, from Fundamental Aspects to Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">From Photonics to Polaritonics: Non-Equilibrium transport in Complex media, photonics crystals and disordered nano-structured</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761692v1</w:t>
+                <w:t xml:space="preserve">hal-01761677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of momentum space signatures of Anderson localization (Poster)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weak and strong (Anderson) Localization with ultracold atom (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPG Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Majulab Kick-off Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761753v1</w:t>
+                <w:t xml:space="preserve">hal-01760870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Coherent Backscattering Revival : A direct signature of weak localization with ultracold atoms (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 21ème Congrès Général de la SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6620,51 +6564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak and strong (Anderson) Localization with ultracold atoms (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Correlated Matter and Chaos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6683,96 +6627,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak and strong (Anderson) Localization with ultracold atom (Orale)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental investigation of momentum space signatures of Anderson localization (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Denechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Majulab Kick-off Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">DPG Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760870v1</w:t>
+                <w:t xml:space="preserve">hal-01761753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold Atoms in Disorder: Momentum Space Investigations (Orale)</w:t>
               </w:r>
@@ -6810,51 +6810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Denechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics to Polaritonics: Non-Equilibrium Transport in Complex Media </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Bad-Honnef, Germany</w:t>
@@ -6935,51 +6935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musawwadah Mukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Israeli Symposium on Non-linear and Quantum Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Assois, France</w:t>
@@ -7002,601 +7002,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Backscattering: Suppression and Revival (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase-coherent quantum propagation in disordered media (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Denechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School: "Waves and Disorder"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cargèse, France</w:t>
+              <w:t xml:space="preserve">DPG Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761716v1</w:t>
+                <w:t xml:space="preserve">hal-01761767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in disorder : Weak Localization signatures (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Weak and strong (Anderson) Localization with ultracold atoms (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Disordered Systems, What's next?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Quo-Vadis BEC? V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bad-Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760876v1</w:t>
+                <w:t xml:space="preserve">hal-01760875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Localization with ultracold atoms (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Suppression and Revival of Weak Localization through Manipulation of Time-Reversal Symmetry (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves and Disorder</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cargèse, France</w:t>
+              <w:t xml:space="preserve">GDR Quantum Engineering: from Fundamental Aspects to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760894v1</w:t>
+                <w:t xml:space="preserve">hal-01761711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak and strong (Anderson) Localization with ultracold atoms (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ultracold atoms in disorder : Weak Localization signatures (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quo-Vadis BEC? V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bad-Honnef, Germany</w:t>
+              <w:t xml:space="preserve">Quantum Disordered Systems, What's next?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760875v1</w:t>
+                <w:t xml:space="preserve">hal-01760876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression and Revival of Weak Localization through Manipulation of Time-Reversal Symmetry (Orale)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anderson Localization with ultracold atoms (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Quantum Engineering: from Fundamental Aspects to Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Waves and Disorder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761711v1</w:t>
+                <w:t xml:space="preserve">hal-01760894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold Atoms in Disorder: 3D Anderson Localization and Coherent Backscattering (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent Backscattering: Suppression and Revival (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter in Paris: CMD25-JMC14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Summer School: "Waves and Disorder"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761707v1</w:t>
+                <w:t xml:space="preserve">hal-01761716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking and the revival of the time reversal symmetry in coherent backscattering (Poster)</w:t>
               </w:r>
@@ -7634,51 +7634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Denechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Gases and Quantum Coherence (BEC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Levico Terme, Italy</w:t>
@@ -7701,907 +7701,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking of Time-Reversal Symmetry during Coherent Transport in Disordered Media (Poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultracold Atoms in Disorder: 3D Anderson Localization and Coherent Backscattering (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Josse</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Atomic Physics (ICAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">Condensed Matter in Paris: CMD25-JMC14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761735v1</w:t>
+                <w:t xml:space="preserve">hal-01761707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in disorder : From 3D Anderson localization to time reversal symmetry breaking in weak localization (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Breaking of Time-Reversal Symmetry during Coherent Transport in Disordered Media (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Denechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Coherent Phenomena in Disordered Optical Systems, ICTP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Atomic Physics (ICAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760885v1</w:t>
+                <w:t xml:space="preserve">hal-01761735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-coherent quantum propagation in disordered media (Poster)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultracold atoms in disorder : From 3D Anderson localization to time reversal symmetry breaking in weak localization (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPG Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on Coherent Phenomena in Disordered Optical Systems, ICTP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761767v1</w:t>
+                <w:t xml:space="preserve">hal-01760885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the propagation of matter waves in disorder: Coherent Backscattering (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultracold Atoms in Disorder: Coherent Backscattering (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditya Date</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yong Atom Opticians (YAO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">44th Annual DAMOP Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821213v1</w:t>
+                <w:t xml:space="preserve">hal-00821211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold Atoms in Disorder: Coherent Backscattering (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+                <w:t xml:space="preserve">Ultracold atoms in Disorder: 3D Anderson Localization and Coherent Backscattering (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual DAMOP Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Waves in Complex Media, GRD MésoImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821211v1</w:t>
+                <w:t xml:space="preserve">hal-01761774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in disorder: 3D Anderson localization and Coherent Backscattering (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Studying the Propagation of Matter Waves in Disorder: Coherent Backscattering (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disorder in Condensed Matter and Ultracold Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Varenna, Italy</w:t>
+              <w:t xml:space="preserve">Young Atom Optician (YAO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760828v1</w:t>
+                <w:t xml:space="preserve">hal-01761722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in Disorder: 3D Anderson Localization and Coherent Backscattering (Poster)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ultracold atoms in disorder: 3D Anderson localization and Coherent Backscattering (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Complex Media, GRD MésoImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Disorder in Condensed Matter and Ultracold Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Varenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761774v1</w:t>
+                <w:t xml:space="preserve">hal-01760828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Propagation of Matter Waves in Disorder: Coherent Backscattering (Orale)</w:t>
+                <w:t xml:space="preserve">Studying the propagation of matter waves in disorder: Coherent Backscattering (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Date</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Atom Optician (YAO)</w:t>
+              <w:t xml:space="preserve">Yong Atom Opticians (YAO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761722v1</w:t>
+                <w:t xml:space="preserve">hal-00821213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold Atoms in Disorder: Coherent Backscattering (Orale)</w:t>
               </w:r>
@@ -8626,64 +8626,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditya Date</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPG Spring Meeting of the Atomic, Molecular, Plasma Physics and Quantum Optics Section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Hannover, Germany</w:t>
@@ -8706,303 +8706,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold Atoms in Disorder: 3D Anderson Localization and Coherent Backscattering (Poster)</w:t>
+                <w:t xml:space="preserve">Coherent Backscattering of ultracold Atoms (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomes Froids et Ingénierie Quantique, GDR Atomes Froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">3th Atom Chip Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Pangkil Island, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761744v1</w:t>
+                <w:t xml:space="preserve">hal-01761731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Backscattering of ultracold Atoms (Orale)</w:t>
+                <w:t xml:space="preserve">Ultracold Atoms in Disorder: 3D Anderson Localization and Coherent Backscattering (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th Atom Chip Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Pangkil Island, Indonesia</w:t>
+              <w:t xml:space="preserve">Atomes Froids et Ingénierie Quantique, GDR Atomes Froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761731v1</w:t>
+                <w:t xml:space="preserve">hal-01761744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold atoms in disorder : 3D localization and Coherent Backscattering (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers on Ultracold Atoms and Solid States physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9021,221 +9021,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in disorder : 3D localization and Coherent Backscattering (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ultracold atoms in disorder: 3D Localization and Coherent Backscattering (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Date</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR mésoImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Workshop on Frontier between atomic and solid state physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760891v1</w:t>
+                <w:t xml:space="preserve">hal-00820903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in disorder: 3D Localization and Coherent Backscattering (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ultracold atoms in disorder : 3D localization and Coherent Backscattering (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Frontier between atomic and solid state physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR mésoImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820903v1</w:t>
+                <w:t xml:space="preserve">hal-01760891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold Atoms in Disorder: 3D Anderson Localization and Coherent Backscattering (Poster)</w:t>
               </w:r>
@@ -9247,77 +9247,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disorder in Condensed Matter and Ultracold Atoms at Varenna </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Varenna, Italy</w:t>
@@ -9340,1053 +9340,1053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D localization of ultracold atoms in laser speckle disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Josse</w:t>
+                <w:t xml:space="preserve">Anderson Localization and CBS of ultracold Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Date</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics (DAMOP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Disordered Quantum Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820896v1</w:t>
+                <w:t xml:space="preserve">hal-00821401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in disorder: 3D Localization and Coherent Backscattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Josse</w:t>
+                <w:t xml:space="preserve">3D Localization of ultracold atoms in a laser speckle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Disordered Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">YAO 2012 (Young Atom Optician)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820897v1</w:t>
+                <w:t xml:space="preserve">hal-00821400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Backscattering of Ultracold Atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultracold atoms in Disorder : 3D localization and Coherent Backscattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAMO - JSM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Metz, France</w:t>
+              <w:t xml:space="preserve">GDR de Physique Mésoscopique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761726v1</w:t>
+                <w:t xml:space="preserve">hal-00820900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of Matter Waves in a 3D optical disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anderson Localisation and CBS of ultracold atoms (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IONS 11 (International OSA Network Student)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Atomic Physics (ICAP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821398v1</w:t>
+                <w:t xml:space="preserve">hal-01761748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of ultracold atoms in disorder: 3D Localization and Coherent Backscattering.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of Matter Waves in a 3D optical disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditya Date</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Plisson</w:t>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Quantum Gases and Quantum Coherence, Lyon 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">IONS 11 (International OSA Network Student)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821209v1</w:t>
+                <w:t xml:space="preserve">hal-00821398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in disorder: 3D Localization and Coherent Backscattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization of ultracold atoms in disorder: 3D Localization and Coherent Backscattering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Date</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of ultracold quantum gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Theory of Quantum Gases and Quantum Coherence, Lyon 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820904v1</w:t>
+                <w:t xml:space="preserve">hal-00821209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold Atoms in Disorder: 3D Anderson Localization and Coherent Backscattering</w:t>
+                <w:t xml:space="preserve">Coherent Backscattering of Ultracold Atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent developments in wave propagation and imaging in complex media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">PAMO - JSM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821403v1</w:t>
+                <w:t xml:space="preserve">hal-01761726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in disorder: 3D localization and Coherent Backscattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultracold Atoms in Disorder: 3D Anderson Localization and Coherent Backscattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Date</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1res " Journées des Doctorants d'Atomes Froids "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Recent developments in wave propagation and imaging in complex media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821212v1</w:t>
+                <w:t xml:space="preserve">hal-00821403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in Disorder: 3D Localization and Coherent Backscattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ultracold atoms in disorder: 3D Localization and Coherent Backscattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10394,499 +10394,499 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journée de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Frontiers of ultracold quantum gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820898v1</w:t>
+                <w:t xml:space="preserve">hal-00820904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Localization and CBS of ultracold atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultracold atoms in disorder: 3D Localization and Coherent Backscattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditya Date</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Plisson</w:t>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAP 2012 (International Conference on Atomic Physics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Quantum Disordered Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821402v1</w:t>
+                <w:t xml:space="preserve">hal-00820897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Localization and CBS of ultracold Atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D localization of ultracold atoms in laser speckle disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Plisson</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disordered Quantum Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">43rd Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics (DAMOP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821401v1</w:t>
+                <w:t xml:space="preserve">hal-00820896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Localization of ultracold atoms in a laser speckle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultracold atoms in disorder: 3D localization and Coherent Backscattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Date</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YAO 2012 (Young Atom Optician)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">1res " Journées des Doctorants d'Atomes Froids "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821400v1</w:t>
+                <w:t xml:space="preserve">hal-00821212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in Disorder : 3D localization and Coherent Backscattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ultracold atoms in Disorder: 3D Localization and Coherent Backscattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10894,2275 +10894,2275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Plisson</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR de Physique Mésoscopique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">13ème Journée de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820900v1</w:t>
+                <w:t xml:space="preserve">hal-00820898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Localisation and CBS of ultracold atoms (Poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anderson Localization and CBS of ultracold atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Date</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Atomic Physics (ICAP 2012)</w:t>
+              <w:t xml:space="preserve">ICAP 2012 (International Conference on Atomic Physics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761748v1</w:t>
+                <w:t xml:space="preserve">hal-00821402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Localization of an expanding BEC in laser speckle potential</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Localisation d'Anderson d'atomes ultrafroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cheinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Workshop on Non-Standard Superfluids and Insulators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Congrès général de la SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618372v1</w:t>
+                <w:t xml:space="preserve">hal-00627342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation d'Anderson d'atomes ultrafroids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Propagation of ultra-cold atoms in laser speckle disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cheinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème demi-journée du Réseau Théoriciens de LUMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Orsay, France</w:t>
+              <w:t xml:space="preserve">Disordered Systems: From Condensed-Matter Physics to Ultracold Atomic Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627441v1</w:t>
+                <w:t xml:space="preserve">hal-00821208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D localization of ultracold atoms in laser speckle disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D Localization of ultracold atoms in laser speckle disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cheinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEC 2011 - Frontiers in Quantum Gazes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, San Feliu de Guixols, Spain</w:t>
+              <w:t xml:space="preserve">Modeling Materials with Cold Gazes Through Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627345v1</w:t>
+                <w:t xml:space="preserve">hal-00820899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Localization of ultracold atoms in laser speckle disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Localisation d'Anderson d'atomes ultrafroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cheinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Materials with Cold Gazes Through Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">6ème demi-journée du Réseau Théoriciens de LUMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820899v1</w:t>
+                <w:t xml:space="preserve">hal-00627441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of ultra-cold atoms in laser speckle disorder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">3D localization of ultracold atoms in laser speckle disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cheinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disordered Systems: From Condensed-Matter Physics to Ultracold Atomic Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cargèse, France</w:t>
+              <w:t xml:space="preserve">BEC 2011 - Frontiers in Quantum Gazes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821208v1</w:t>
+                <w:t xml:space="preserve">hal-00627345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation d'Anderson d'atomes ultrafroids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D Localization of an expanding BEC in laser speckle potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cheinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès général de la SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Advanced Workshop on Non-Standard Superfluids and Insulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627342v1</w:t>
+                <w:t xml:space="preserve">hal-00618372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Guided Atom Laser : a new tool for studying quantum transport phenomena</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Aiming for a direct observation of the Anderson transition with matter-wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cheinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atom laser Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Les Houches, France</w:t>
+              <w:t xml:space="preserve">International Conference on Atomic Physics (ICAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574210v1</w:t>
+                <w:t xml:space="preserve">hal-00627881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of matter-waves in a speckle disorder : towards 3D Anderson Localization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anderson localization of matter waves in speckle potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanchun Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cheinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop and Correlations, Fluctuations and Disorder</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Quantum Optics and Quantum Information (Kiev, Ukraine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, x, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574217v1</w:t>
+                <w:t xml:space="preserve">hal-00618924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of matter waves in speckle potentials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Propagation of matter-waves in a speckle disorder : towards 3D Anderson Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cheinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Quantum Optics and Quantum Information (Kiev, Ukraine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, x, Ukraine</w:t>
+              <w:t xml:space="preserve">Workshop and Correlations, Fluctuations and Disorder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618924v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The guided atom laser : a new tool for studying quantum transport phenomena</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Guided Atom Laser : a new tool for studying quantum transport phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atom laser Conférences</w:t>
+              <w:t xml:space="preserve">Atom laser Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627847v1</w:t>
+                <w:t xml:space="preserve">hal-00574210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiming for a direct observation of the Anderson transition with matter-wave</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The guided atom laser : a new tool for studying quantum transport phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fred Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Atomic Physics (ICAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">Atom laser Conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627881v1</w:t>
+                <w:t xml:space="preserve">hal-00627847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The guided atom laser : a new tool for quantum transport phenomena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anderson localization of matter-waves in a controlled disorder: a quantum simulator ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanchun Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards the Observation of Hawking Radiation in Condensed Matter Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Conference on Optics and Laser Spectroscopy (ICOLS2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Kussharo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627419v1</w:t>
+                <w:t xml:space="preserve">hal-00564055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of matter wave in a controlled disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The guided atom laser : a new tool for quantum transport phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR mésoImage - Institut Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Towards the Observation of Hawking Radiation in Condensed Matter Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627351v1</w:t>
+                <w:t xml:space="preserve">hal-00627419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of matter-waves in a controlled disorder: a quantum simulator ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anderson localization of matter wave in a controlled disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Optics and Laser Spectroscopy (ICOLS2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Kussharo, Japan</w:t>
+              <w:t xml:space="preserve">GDR mésoImage - Institut Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564055v1</w:t>
+                <w:t xml:space="preserve">hal-00627351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Localization of matter-wave in a controlled disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Investigating Anderson localization with gaseous Bose-Einstein condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanchun Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR de Physique Mésoscopique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Aussois, France</w:t>
+              <w:t xml:space="preserve">DPG March meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627355v1</w:t>
+                <w:t xml:space="preserve">hal-00564058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Anderson localization with gaseous Bose-Einstein condensates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
+                <w:t xml:space="preserve">Anderson Localization of matter-wave in a controlled disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPG March meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR de Physique Mésoscopique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564058v1</w:t>
+                <w:t xml:space="preserve">hal-00627355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation d'Anderson d'onde de matières dans un désordre contrôlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13211,333 +13211,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation directe de localisation d'Anderson d'ondes de matière dans un potentiel désordonné</w:t>
+                <w:t xml:space="preserve">Anderson Localization of matter wave in laser speckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lugan</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physique Atomique Moléculaire (PAMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Lille - Villeneuve d'Asq, France</w:t>
+              <w:t xml:space="preserve">European Graduate College (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627866v1</w:t>
+                <w:t xml:space="preserve">hal-00627871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of matter-waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Anderson Localization of an expanding BEC in laser speckle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Atom Optician</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Fourth International workshop on "Theory of Quantum Gazes and Quantum Coherence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627860v1</w:t>
+                <w:t xml:space="preserve">hal-00627417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Localization of matter-wave in laser speckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13586,152 +13586,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Localization of an expanding BEC in laser speckle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Laser à atomes guidé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International workshop on "Theory of Quantum Gazes and Quantum Coherence"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques CNES/DGA "Horloges atomiques et senseurs inertiels à ondes de matière" - ENSTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627417v1</w:t>
+                <w:t xml:space="preserve">hal-00627359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of Anderson localization in atomic Bose-Einstein condensates</w:t>
               </w:r>
@@ -13743,77 +13739,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanchun Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd General conference of the Condensed Matter Division of the European Physical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Roma, Italy</w:t>
@@ -13836,523 +13832,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser à atomes guidé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Observation directe de localisation d'Anderson d'ondes de matière dans un potentiel désordonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques CNES/DGA "Horloges atomiques et senseurs inertiels à ondes de matière" - ENSTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Physique Atomique Moléculaire (PAMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Lille - Villeneuve d'Asq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627359v1</w:t>
+                <w:t xml:space="preserve">hal-00627866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Localization of an expanding BEC in laser speckle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anderson localization of matter-waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop annuel de l'IFRAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Young Atom Optician</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627356v1</w:t>
+                <w:t xml:space="preserve">hal-00627860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser à atomes guidé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anderson Localization of an expanding BEC in laser speckle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique CNES/DGA "Horloges atomiques et senseurs inertiels à ondes de matière : applications et perspectives",</w:t>
+              <w:t xml:space="preserve">Workshop annuel de l'IFRAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820912v1</w:t>
+                <w:t xml:space="preserve">hal-00627356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Localization of matter wave in laser speckle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser à atomes guidé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanchun Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Graduate College (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Journée thématique CNES/DGA "Horloges atomiques et senseurs inertiels à ondes de matière : applications et perspectives",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627871v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14370,51 +14370,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction du bruit de polarisation et intrication quantique en variables continues avec un nuage d'atomes froids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14473,51 +14473,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation cohérente d'atomes ultra-froids: Laser à atomes guidé et localisation d'Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris-Sud, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14567,478 +14567,478 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold atoms in strong disorder : towards the Anderson transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xudong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukun Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Niranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Information Spring School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Simons Collaboration on Localization of Waves Annual Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844102v1</w:t>
+                <w:t xml:space="preserve">hal-03844112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold atoms in strong disorder : towards the Anderson transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xudong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukun Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Niranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaiseau Florence workshop on ultracold atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Quantum Information Spring School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844122v1</w:t>
+                <w:t xml:space="preserve">hal-03844102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold atoms in strong disorder : towards the Anderson transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xudong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukun Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Niranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simons Collaboration on Localization of Waves Annual Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, New York, United States</w:t>
+              <w:t xml:space="preserve">Palaiseau Florence workshop on ultracold atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844112v1</w:t>
+                <w:t xml:space="preserve">hal-03844122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold atoms in strong disorder : towards the Anderson transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukun Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xudong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Niranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Ultracold atoms, Localization, and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
@@ -15061,273 +15061,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold atoms in strong disorder: towards the Anderson transition</w:t>
+                <w:t xml:space="preserve">Computing the spectral functions of ultracold atoms using the localization landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Lecoutre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Signoles</w:t>
+                <w:t xml:space="preserve">Pierre Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukun Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasiliki Angelopoulou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Douglas Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Complexe annual workshop 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Simons Collaboration on Localization of Waves Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139153v1</w:t>
+                <w:t xml:space="preserve">hal-03139169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the spectral functions of ultracold atoms using the localization landscape</w:t>
+                <w:t xml:space="preserve">Ultracold atoms in strong disorder: towards the Anderson transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pelletier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Baptiste Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Signoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Angelopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simons Collaboration on Localization of Waves Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, New York, United States</w:t>
+              <w:t xml:space="preserve">GdR Complexe annual workshop 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139169v1</w:t>
+                <w:t xml:space="preserve">hal-03139153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15384,51 +15384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15515,51 +15515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes et Désordre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cherroret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomes, ions, molécules ultra-froids. Applications aux technologies quantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15616,51 +15616,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the spectral functions of ultracold atoms in Disordered potentials: towards a spectroscopic study of the Anderson transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15717,64 +15717,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin V. Volchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musawwadah Mukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -15796,51 +15796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold atoms in disorder: 3D Localization and Coherent Backscattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15858,51 +15858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D localization of ultracold atoms in a laser speckle disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15920,51 +15920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Localization of ultracold atoms in a laser speckle disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15982,51 +15982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Localization of matter-wave in a controlled disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16044,51 +16044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Localization of matter-wave in a controlled disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16275,51 +16275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pelletier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Mayboroda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.023314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03843937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecoutre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukun Guo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Niranjan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musawwadah Mukhtar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00549-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02356154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lih-King Lim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denechaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V. Volchkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.100403" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02356093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Signoles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab466f" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pasek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.060404" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian M&#252;ller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.205301" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00719458v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jendrzejewski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Date" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.195302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612680v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Mueller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2256" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563908v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laburthe-Tolra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.04.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/065015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271681v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanchun Zuo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hambrecht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07000" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. Corney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heersink Joel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ruifang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Drummond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.023831" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195321v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085308v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Riou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Gaebler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.200402" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Corney" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Heersink" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Leuchs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.023606" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849838v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Sabuncu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Andersen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.163602" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008591v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fauquembergue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.070404" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Filip" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Fiur&#225;&#353;ek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.060301" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.240503" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001192" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000437v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dantan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bramati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pinard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000775v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dantan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000279v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vernac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nayak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Berman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849852v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vernac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giacobino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/e10053-002-0014-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-495JPQHL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112250v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savalli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stevens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Featonby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.250404" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hermier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bramati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Khoury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.892729" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delannoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Murdoch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.63.051602" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04540843v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04540850v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03843978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844016v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844064v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niranjan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03843966v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140339v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139524v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139518v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02020155v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02356318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02356261v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139526v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02020147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761830v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760840v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760847v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761813v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761677v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761692v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761725v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760876v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760875v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761707v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761761v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761735v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760885v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761767v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760828v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821210v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761744v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760893v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760891v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820903v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761738v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820896v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820897v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761726v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821398v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821209v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820904v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821212v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820898v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821401v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821400v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820900v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761748v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618372v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627441v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820899v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821208v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627342v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574210v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574217v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618924v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lugan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627847v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627881v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627419v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627351v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564055v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627355v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564058v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627349v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627860v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627887v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627417v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564421v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627359v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627356v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820912v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanchun Zuo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627871v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004876v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/tel-02019810v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844102v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844122v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844165v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139153v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Angelopoulou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139169v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Arnold" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04006418v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vest" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01780213v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820907v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820905v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627426v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627424v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03843937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecoutre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukun Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Yu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Niranjan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musawwadah Mukhtar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00549-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pelletier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Mayboroda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.023314" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02356154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lih-King Lim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Denechaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V. Volchkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.100403" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02356093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Signoles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab466f" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pasek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.060404" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian M&#252;ller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.205301" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612680v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jendrzejewski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Mueller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2256" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00719458v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Date" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.195302" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563908v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laburthe-Tolra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.04.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/065015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. Corney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heersink Joel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ruifang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Drummond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.023831" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271681v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanchun Zuo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hambrecht" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07000" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195321v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Corney" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Heersink" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Leuchs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.023606" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Sabuncu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Andersen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.163602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085308v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Riou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Gaebler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.200402" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008591v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fauquembergue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.070404" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849843v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.240503" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849841v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Filip" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Fiur&#225;&#353;ek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.060301" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001192" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000775v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dantan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bramati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000437v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dantan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pinard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000279v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vernac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002516v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nayak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Berman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112250v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savalli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stevens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Est&#232;ve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Featonby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.250404" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vernac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giacobino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/e10053-002-0014-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-495JPQHL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03849856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hermier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bramati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Khoury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.892729" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delannoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Murdoch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.63.051602" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04540843v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04540850v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844010v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03843978v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844016v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844064v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niranjan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03843966v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139524v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02356318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02020155v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139526v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02356261v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02020147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761830v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761692v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761658v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760847v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760840v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761813v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761677v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760870v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761725v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761767v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760875v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761711v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760876v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761716v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761761v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761707v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761735v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760885v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821211v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761774v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761722v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760828v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821213v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821210v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761731v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760893v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820903v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761738v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821401v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821400v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820900v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761748v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821398v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821209v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01761726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821403v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820904v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820897v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820896v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821212v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821402v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627342v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821208v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820899v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627441v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627345v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618372v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627881v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lugan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574217v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574210v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627847v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564055v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627419v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627351v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564058v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627355v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627349v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627871v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627417v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627887v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564421v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00627866v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627860v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627356v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820912v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanchun Zuo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004876v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/tel-02019810v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844112v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844102v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844122v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03844165v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139169v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Arnold" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139153v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Angelopoulou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04006418v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vest" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01760810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01780213v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820907v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820905v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627426v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627424v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>