--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -2167,195 +2167,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the French economy with physical supply-use tables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+                <w:t xml:space="preserve">Experiments in Operations Research are Hardly Reproducible: A Bike-Sharing Case-Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ISIE SEM Conference : Transforming socio-economic metabolism in times of multiple crises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672578v2</w:t>
+                <w:t xml:space="preserve">hal-03595289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archipel 2022 : Risques systémiques, trajectoires et leviers d'action transdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2387,165 +2370,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments in Operations Research are Hardly Reproducible: A Bike-Sharing Case-Study.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gast</w:t>
+                <w:t xml:space="preserve">Exploring the French economy with physical supply-use tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">14th ISIE SEM Conference : Transforming socio-economic metabolism in times of multiple crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595289v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : La Recherche Opérationnelle au secours de la transition énergétique et écologique</w:t>
               </w:r>
@@ -4145,217 +4145,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précoloration des graphes de co-Meyniel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Batch Scheduling with task compatibilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Finke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Queyranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée Combinatoire Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">MAPSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Siena, Italy. pp.130-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00377353v1</w:t>
+                <w:t xml:space="preserve">hal-00373019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch Scheduling with task compatibilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Précoloration des graphes de co-Meyniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurice Queyranne</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Siena, Italy. pp.130-135</w:t>
+              <w:t xml:space="preserve">3ème Journée Combinatoire Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373019v1</w:t>
+                <w:t xml:space="preserve">hal-00377353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multicritère en ordonnancement juste à temps</w:t>
               </w:r>
@@ -5052,229 +5052,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2-machine FJSP with tooling constraints: a theoretical analysis</w:t>
+                <w:t xml:space="preserve">Longest common subsequence: an algorithmic component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Libralesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Secardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010258v1</w:t>
+                <w:t xml:space="preserve">hal-02895115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longest common subsequence: an algorithmic component analysis</w:t>
+                <w:t xml:space="preserve">The 2-machine FJSP with tooling constraints: a theoretical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Libralesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Hadj Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maffray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895115v1</w:t>
+                <w:t xml:space="preserve">hal-03010258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative beam search algorithms for the permutation flowshop</w:t>
               </w:r>
@@ -5469,115 +5469,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Sharing System Optimization: Scenario-based approach</w:t>
+                <w:t xml:space="preserve">Vehicle Sharing System Pricing Regulation: A Fluid Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Waserhole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727040v4</w:t>
+                <w:t xml:space="preserve">hal-00727041v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear programming formulations for queueing control problems with action decomposability</w:t>
               </w:r>
@@ -5645,102 +5632,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727039v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Sharing System Pricing Regulation: A Fluid Approximation</w:t>
+                <w:t xml:space="preserve">Vehicle Sharing System Optimization: Scenario-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Waserhole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727041v4</w:t>
+                <w:t xml:space="preserve">hal-00727040v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pricing in Vehicle Sharing Systems: Optimization in queuing networks with product forms</w:t>
               </w:r>
@@ -6416,51 +6416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Libralesso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fontan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maffray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-05890-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andres Focke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Secardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010229v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kieffer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-021-00647-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delaporte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.06.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01883062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3066-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gara-Ali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2016.02.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Waserhole" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-014-0054-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoist" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeanjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savourey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-013-0322-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JMN9ZZQ4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyslain Naves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Queyranne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2006.03.039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGJQ6N1C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2006.08.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L3CTFWF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gijswijt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-007-0724-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux-Lebacque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.07.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23G03HVL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Krieger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vi&#233;not" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672578v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barzola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595422v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mari&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fauste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086605v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Claus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086602v4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Malik Bouhassoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200126" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj-Salem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Honegger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Larramendy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936433v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585951v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori German" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849665v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920578v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Y. Kovalyov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Orlovich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373019v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808126v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808145v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03728504v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010258v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937115v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727040v4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727039v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727041v4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751744v5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647789v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lebacque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083361v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kubiak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674437v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Touati" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Libralesso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fontan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maffray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-05890-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andres Focke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Secardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010229v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kieffer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-021-00647-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delaporte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.06.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01883062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3066-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gara-Ali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2016.02.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Waserhole" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-014-0054-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoist" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeanjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savourey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-013-0322-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JMN9ZZQ4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyslain Naves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Queyranne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2006.03.039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGJQ6N1C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2006.08.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L3CTFWF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gijswijt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-007-0724-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux-Lebacque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.07.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23G03HVL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Krieger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vi&#233;not" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595289v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barzola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672578v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595422v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mari&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fauste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086605v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Claus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086602v4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Malik Bouhassoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200126" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj-Salem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Honegger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Larramendy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936433v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585951v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori German" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849665v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920578v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Y. Kovalyov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Orlovich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373019v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377353v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808126v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808145v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03728504v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010258v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937115v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727041v4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727039v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727040v4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751744v5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647789v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lebacque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083361v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kubiak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674437v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Touati" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>