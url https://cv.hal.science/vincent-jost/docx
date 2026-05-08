--- v1 (2026-04-09)
+++ v2 (2026-05-08)
@@ -867,222 +867,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing in vehicle sharing systems: optimization in queuing networks with product forms</w:t>
+                <w:t xml:space="preserve">Call-Based Dynamic Programming for the Precedence Constrained Line Traveling Salesman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Waserhole</w:t>
+                <w:t xml:space="preserve">Thierry Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13676-014-0054-4⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lecture Notes in Computer Science Volume 2014, CPAIOR 2014: 8451, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243282v1</w:t>
+                <w:t xml:space="preserve">hal-01243287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call-Based Dynamic Programming for the Precedence Constrained Line Traveling Salesman</w:t>
+                <w:t xml:space="preserve">Pricing in vehicle sharing systems: optimization in queuing networks with product forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jeanjean</w:t>
+                <w:t xml:space="preserve">Ariel Waserhole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lecture Notes in Computer Science Volume 2014, CPAIOR 2014: 8451, pp.1-14. </w:t>
+              <w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13676-014-0054-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243287v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 0-1 integer linear programming approach to schedule outages of nuclear power plants</w:t>
               </w:r>
@@ -1479,342 +1479,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clique partitioning of interval graphs with submodular costs on the cliques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precoloring co-Meyniel graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gijswijt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maurice Queyranne</w:t>
+                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (3), pp.291-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00373-007-0724-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360875v1</w:t>
+                <w:t xml:space="preserve">hal-00008354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precoloring co-Meyniel graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous optimization of classical objectives in JIT scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Lehoux-Lebacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Maffray</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00373-007-0724-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 128 (1), pp.29-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2006.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008354v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous optimization of classical objectives in JIT scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vassilissa Lehoux-Lebacque</w:t>
+                <w:t xml:space="preserve">Clique partitioning of interval graphs with submodular costs on the cliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gijswijt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Brauner</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Queyranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41, pp.275-287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2006.07.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00179115v1</w:t>
+                <w:t xml:space="preserve">hal-00360875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1826,1015 +1826,1015 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de l'Économie Française avec des Tables Emploi-Ressource en unités Biophysiques</w:t>
+                <w:t xml:space="preserve">Designing Serious Games to understand the challenges of the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
+                <w:t xml:space="preserve">Mathilde Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Krieger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léa Viénot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2023 - 24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ROADEF, Feb 2023, Rennes, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">ICED 2023 - 24th International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305015v1</w:t>
+                <w:t xml:space="preserve">hal-03975671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeux sérieux et les jeux simples pour enseigner les ressorts de l'anthropocène et de la transformation sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration de l'Économie Française avec des Tables Emploi-Ressource en unités Biophysiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Boissier</w:t>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Ferrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jost</w:t>
+                <w:t xml:space="preserve">Emmanuel Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Sturm</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2023 - 24. Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+              <w:t xml:space="preserve">ROADEF 2023 - 24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ROADEF, Feb 2023, Rennes, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304973v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Serious Games to understand the challenges of the Anthropocene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Les jeux sérieux et les jeux simples pour enseigner les ressorts de l'anthropocène et de la transformation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+                <w:t xml:space="preserve">Nils Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Viénot</w:t>
+                <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED 2023 - 24th International Conference on Engineering Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">ROADEF 2023 - 24. Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ROADEF, Feb 2023, Rennes, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975671v1</w:t>
+                <w:t xml:space="preserve">hal-04304973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments in Operations Research are Hardly Reproducible: A Bike-Sharing Case-Study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des outils numériques d'aide à la décision pour la conception et l'évaluation participative d'organisations alternatives de l'économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Barzola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gast</w:t>
+                <w:t xml:space="preserve">Léon Fauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595289v1</w:t>
+                <w:t xml:space="preserve">hal-03595273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archipel 2022 : Risques systémiques, trajectoires et leviers d'action transdisciplinaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonin Berthe</w:t>
+                <w:t xml:space="preserve">Exploring the French economy with physical supply-use tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Boissier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14th ISIE SEM Conference : Transforming socio-economic metabolism in times of multiple crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005618v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the French economy with physical supply-use tables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+                <w:t xml:space="preserve">Experiments in Operations Research are Hardly Reproducible: A Bike-Sharing Case-Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ISIE SEM Conference : Transforming socio-economic metabolism in times of multiple crises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672578v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : La Recherche Opérationnelle au secours de la transition énergétique et écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archipel 2022 : Risques systémiques, trajectoires et leviers d'action transdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Baquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Marié</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonin Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595422v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils numériques d'aide à la décision pour la conception et l'évaluation participative d'organisations alternatives de l'économie</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table ronde : La Recherche Opérationnelle au secours de la transition énergétique et écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Fauste</w:t>
+                <w:t xml:space="preserve">Alexandre Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595273v1</w:t>
+                <w:t xml:space="preserve">hal-03595422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des tables en flux physiques de l'économie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S.mart 2021 - 17ème colloque national S-mart AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Lille / Virtual, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2853,239 +2853,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Weight Alldifferent Global Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tree Search for the Sequential Ordering Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Libralesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Malik Bouhassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Claus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2020, Santiago de Compostella, Spain</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2020, Santiago de compostella, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA200126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086605v1</w:t>
+                <w:t xml:space="preserve">hal-03086602v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Search for the Sequential Ordering Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Minimum Weight Alldifferent Global Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jost</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Claus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2020, Santiago de compostella, Spain. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2020, Santiago de Compostella, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086602v4</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangle Width de l'ordonnancement à la théorie des graphes</w:t>
               </w:r>
@@ -3529,51 +3529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigori German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3849,51 +3849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Waserhole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INOC, International Network Optimization Conference, Tenerife 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Tenerife, Spain. pp.149-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4272,51 +4272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée Combinatoire Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4341,51 +4341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multicritère en ordonnancement juste à temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Lehoux-Lebacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4970,64 +4970,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc-consistency and linear programming duality: an analysis of reduced cost based filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5469,353 +5469,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Sharing System Pricing Regulation: A Fluid Approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Pricing in Vehicle Sharing Systems: Optimization in queuing networks with product forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Waserhole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727041v4</w:t>
+                <w:t xml:space="preserve">hal-00751744v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear programming formulations for queueing control problems with action decomposability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Vehicle Sharing System Optimization: Scenario-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Waserhole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727039v3</w:t>
+                <w:t xml:space="preserve">hal-00727040v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Sharing System Optimization: Scenario-based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Vehicle Sharing System Pricing Regulation: A Fluid Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Waserhole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727040v4</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727041v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing in Vehicle Sharing Systems: Optimization in queuing networks with product forms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Linear programming formulations for queueing control problems with action decomposability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Waserhole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751744v5</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727039v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on single-machine scheduling problems with position-dependent processing times</w:t>
               </w:r>
@@ -6416,51 +6416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Libralesso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fontan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maffray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-05890-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andres Focke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Secardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010229v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kieffer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-021-00647-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delaporte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.06.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01883062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3066-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gara-Ali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2016.02.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Waserhole" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-014-0054-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoist" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeanjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savourey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-013-0322-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JMN9ZZQ4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyslain Naves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Queyranne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2006.03.039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGJQ6N1C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2006.08.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L3CTFWF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gijswijt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-007-0724-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux-Lebacque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.07.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23G03HVL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Krieger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vi&#233;not" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595289v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barzola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672578v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595422v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mari&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fauste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086605v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Claus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086602v4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Malik Bouhassoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200126" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj-Salem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Honegger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Larramendy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936433v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585951v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori German" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849665v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920578v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Y. Kovalyov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Orlovich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373019v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377353v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808126v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808145v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03728504v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010258v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937115v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727041v4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727039v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727040v4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751744v5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647789v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lebacque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083361v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kubiak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674437v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Touati" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Libralesso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fontan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maffray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-05890-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andres Focke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Secardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010229v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kieffer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-021-00647-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delaporte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.06.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01883062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3066-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gara-Ali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2016.02.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benoist" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeanjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Waserhole" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-014-0054-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savourey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-013-0322-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JMN9ZZQ4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyslain Naves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Queyranne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2006.03.039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGJQ6N1C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2006.08.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L3CTFWF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-007-0724-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux-Lebacque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.07.019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23G03HVL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360875v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gijswijt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vi&#233;not" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Krieger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fauste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672578v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barzola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mari&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086602v4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Malik Bouhassoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200126" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Claus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj-Salem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Honegger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Larramendy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936433v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585951v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori German" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66158-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849665v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920578v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Y. Kovalyov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Orlovich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373019v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377353v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808126v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808145v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03728504v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010258v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937115v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751744v5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727040v4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727041v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727039v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647789v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lebacque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083361v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kubiak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674437v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Touati" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>