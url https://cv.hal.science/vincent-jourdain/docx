--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1198,295 +1198,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive model of the optical spectra of carbon nanotubes on a substrate by polarized microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-pot preparation of iron/alumina catalyst for the efficient growth of vertically-aligned carbon nanotube forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Vialla</w:t>
+                <w:t xml:space="preserve">Arthur Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Prevot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saïd Tahir</w:t>
+                <w:t xml:space="preserve">Nicolas Venier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Fneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Giardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.115431⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 245, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2019.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134571v1</w:t>
+                <w:t xml:space="preserve">hal-02133685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot preparation of iron/alumina catalyst for the efficient growth of vertically-aligned carbon nanotube forests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hussein Fneich</w:t>
+                <w:t xml:space="preserve">Comprehensive model of the optical spectra of carbon nanotubes on a substrate by polarized microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Monniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Nam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Giardella</w:t>
+                <w:t xml:space="preserve">Rémy Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pinaud</w:t>
+                <w:t xml:space="preserve">Guillaume Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 245, pp.37-46. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (11), pp.115431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2019.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.115431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133685v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of charge regulation and flow slip in the ionic conductance of nanopores: An analytical approach</w:t>
               </w:r>
@@ -3173,277 +3173,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube synthesis: from large-scale production to atom-by-atom growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the growth conditions on the defect density of single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Picher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Journet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/14/142001⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.2407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.01.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808416v1</w:t>
+                <w:t xml:space="preserve">hal-00802066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the growth conditions on the defect density of single-walled carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon nanotube synthesis: from large-scale production to atom-by-atom growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Picher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (14), pp.142001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/14/142001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.01.055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00802066v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Evidence of Atomic Structure Conservation Along Ultra-Long Carbon Nanotubes</w:t>
               </w:r>
@@ -3576,64 +3576,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processes Controlling the Diameter Distribution of Single-Walled Carbon Nanotubes during Catalytic Chemical Vapor Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Picher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anglaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3840,51 +3840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Levshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Tinh Than</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3961,51 +3961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature activation and deactivation of single-walled carbon nanotube growth investigated by in situ Raman measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Picher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anglaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4338,278 +4338,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Deactivation of Single-Walled Carbon Nanotube Growth Studied by in Situ Raman Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indexing of individual single-walled carbon nanotubes from Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Nakabayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Picher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl802661z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.245416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.245416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00511037v1</w:t>
+                <w:t xml:space="preserve">hal-00496809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexing of individual single-walled carbon nanotubes from Raman spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Deactivation of Single-Walled Carbon Nanotube Growth Studied by in Situ Raman Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Picher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80, pp.245416. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.542-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.245416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl802661z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496809v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate preparation techniques for direct investigation by TEM of single wall carbon nanotubes grown by chemical vapor deposition</w:t>
               </w:r>
@@ -5912,51 +5912,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC38D283"/>
+    <w:nsid w:val="1A6B8A8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6143,51 +6143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-jourdain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2695-078X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209108v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pimonov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.16.96" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Pashayev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhermerout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Barbat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02720-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678527v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bsawmaii" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delacou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Kotok" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;ance" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutayba Saada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02941k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hennequin-Nespoulous" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Manghi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Henn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03248" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755589v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c07388" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasmy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rinc&#243;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c02404" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monniello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03431" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360790v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115431" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133685v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fneich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Giardella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2019.05.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Yazda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012605" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Navas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andrieux-Ledier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b00077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tahir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Loubet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02976d" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692737v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.380" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928862v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.323" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-A Mehedi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ravaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/50/505701" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan-Al Mehedi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-015-0933-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.2687" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaufres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Y. -W. Tang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Favron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lapointe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05660" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Camean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ramos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Garcia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.054" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benji Maruyama" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Weaver" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azmi Zahab" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3X58CSQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Anghel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Yoon Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derycke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300775" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TVVT3GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/14/142001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G9K6CXHG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802066v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quesnel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anglaret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808429v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loethman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Than" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp212540n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626944v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn1033086" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808432v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tinh Than" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Chuc Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458080.2010.498839" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Popov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2026234" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498749v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.12.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G06Q2ND-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Caillier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouttenoire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Miguel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507389" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouttenoire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201000398" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9HTMDF2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl802661z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496809v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Nakabayashi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.245416" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -F. Fiawoo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Bonnot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.02.029" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K6RLCLP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dennler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200879611" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQDGMGS3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Simpson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kasama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal E. Dunin-Borkowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp061181f" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QXCZW02D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511042v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656978v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poncharal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2005.02.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTVBDTC3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Almairac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046619v" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TV31NSV0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castignolles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200305763" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656974v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kanzow" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castignolles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-jourdain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2695-078X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209108v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pimonov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.16.96" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Pashayev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhermerout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Barbat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02720-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678527v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bsawmaii" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delacou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Kotok" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;ance" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutayba Saada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02941k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hennequin-Nespoulous" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Manghi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Henn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03248" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755589v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c07388" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasmy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rinc&#243;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c02404" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monniello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03431" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360790v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fneich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Giardella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2019.05.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115431" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Yazda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012605" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Navas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andrieux-Ledier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b00077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tahir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Loubet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02976d" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692737v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.380" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928862v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.323" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-A Mehedi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ravaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/50/505701" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan-Al Mehedi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-015-0933-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.2687" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaufres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Y. -W. Tang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Favron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lapointe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05660" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Camean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ramos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Garcia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.054" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benji Maruyama" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Weaver" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azmi Zahab" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3X58CSQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Anghel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Yoon Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derycke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300775" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TVVT3GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802066v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quesnel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anglaret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.055" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/14/142001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G9K6CXHG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808429v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loethman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Than" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp212540n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626944v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn1033086" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808432v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tinh Than" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Chuc Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458080.2010.498839" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Popov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2026234" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498749v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.12.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G06Q2ND-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Caillier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouttenoire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Miguel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507389" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouttenoire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201000398" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9HTMDF2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496809v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Nakabayashi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.245416" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511037v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl802661z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -F. Fiawoo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Bonnot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.02.029" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K6RLCLP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dennler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200879611" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQDGMGS3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Simpson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kasama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal E. Dunin-Borkowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp061181f" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QXCZW02D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511042v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656978v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poncharal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2005.02.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTVBDTC3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Almairac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046619v" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TV31NSV0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castignolles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200305763" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656974v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kanzow" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castignolles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>