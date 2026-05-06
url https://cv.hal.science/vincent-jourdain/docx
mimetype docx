--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -126,5725 +126,5859 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-learning recognition and tracking of individual nanotubes in low-contrast microscopy videos</w:t>
+                <w:t xml:space="preserve">Interplay of Substrate Adhesion, Axial Strain and Doping in the Raman Response of Metallic Carbon Nanotubes Grown on Quartz Monocrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Pimonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eira Anais Zamudio Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Nam Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saïd Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.16.96⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (9), pp.7794-7804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5c20366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209108v2</w:t>
+                <w:t xml:space="preserve">hal-05599055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the performances of SU-8 microfluidic devices: high liquid water tightness, long-term stability, and vacuum compatibility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Lhermerout</w:t>
+                <w:t xml:space="preserve">Deep-learning recognition and tracking of individual nanotubes in low-contrast microscopy videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Pimonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Roblin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-024-02720-4⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1316-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.16.96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754131v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209108v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Low Noise Measurements of Ionic Transport Within Individual Single-Walled Carbon Nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the performances of SU-8 microfluidic devices: high liquid water tightness, long-term stability, and vacuum compatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Pashayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lhermerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bsawmaii</w:t>
+                <w:t xml:space="preserve">Christophe Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Delacou</w:t>
+                <w:t xml:space="preserve">Éric Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerii Kotok</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Koutayba Saada</w:t>
+                <w:t xml:space="preserve">Jerome Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4nr02941k⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (5), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-024-02720-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678527v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Quantum Capacitance on Electrolyte Conductivity through Carbon Nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-Low Noise Measurements of Ionic Transport Within Individual Single-Walled Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bsawmaii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Hennequin-Nespoulous</w:t>
+                <w:t xml:space="preserve">Valerii Kotok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoel Manghi</w:t>
+                <w:t xml:space="preserve">Sébastien Méance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Noury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jourdain</w:t>
+                <w:t xml:space="preserve">Koutayba Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c03248⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (47), pp.21970-21978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4nr02941k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234607v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678527v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swinging Crystal Edge of Growing Carbon Nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Quantum Capacitance on Electrolyte Conductivity through Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Hennequin-Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Daniel Förster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Pimonov</w:t>
+                <w:t xml:space="preserve">Manoel Manghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huy-Nam Tran</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adrien Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Henn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.2c07388⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (8), pp.2177-2183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c03248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755589v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Interactions Tune the Chemisorption of Polar Anions on Carbon Nanostructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swinging Crystal Edge of Growing Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Rincón</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Henn</w:t>
+                <w:t xml:space="preserve">Georg Daniel Förster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Pimonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Huy-Nam Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c02404⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (8), pp.7135-7144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.2c07388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751925v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic instability of individual carbon nanotube growth revealed by in situ homodyne polarization microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Pimonov</w:t>
+                <w:t xml:space="preserve">Physical Interactions Tune the Chemisorption of Polar Anions on Carbon Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Hasmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Rincón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huy-Nam Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saïd Tahir</w:t>
+                <w:t xml:space="preserve">Adrien Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Michel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Henn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (31), pp.13349-13357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c03431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c02404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362238v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Conductance of Carbon Nanotubes: Confronting Literature Data with Nanofluidic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manoel Manghi</w:t>
+                <w:t xml:space="preserve">Dynamic instability of individual carbon nanotube growth revealed by in situ homodyne polarization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Pimonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Nam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Palmeri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Noury</w:t>
+                <w:t xml:space="preserve">Léonard Monniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Picaud</w:t>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (42), pp.22943-22950. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c03431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360790v1</w:t>
+                <w:t xml:space="preserve">hal-03362238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot preparation of iron/alumina catalyst for the efficient growth of vertically-aligned carbon nanotube forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionic Conductance of Carbon Nanotubes: Confronting Literature Data with Nanofluidic Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Manghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Roussey</w:t>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Henn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Venier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pinaud</w:t>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2019.05.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (42), pp.22943-22950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133685v1</w:t>
+                <w:t xml:space="preserve">hal-03360790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive model of the optical spectra of carbon nanotubes on a substrate by polarized microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Monniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Nam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (11), pp.115431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.115431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of charge regulation and flow slip in the ionic conductance of nanopores: An analytical approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Palmeri</w:t>
+                <w:t xml:space="preserve">One-pot preparation of iron/alumina catalyst for the efficient growth of vertically-aligned carbon nanotube forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Fneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Yazda</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucas Giardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.012605⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 245, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2019.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844602v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Evolutions of Nanotube Diameter Distribution during the Growth of Single-Walled Carbon Nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Navas</w:t>
+                <w:t xml:space="preserve">Role of charge regulation and flow slip in the ionic conductance of nanopores: An analytical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Manghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Picher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Fossard</w:t>
+                <w:t xml:space="preserve">Khadija Yazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Michel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Henn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.7b00077⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (1), pp.012605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.012605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516691v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-activated transport of ions through single-walled carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khadija Yazda</w:t>
+                <w:t xml:space="preserve">Unveiling the Evolutions of Nanotube Diameter Distribution during the Growth of Single-Walled Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Picher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Tahir</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Amandine Andrieux-Ledier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manoel Manghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (33), pp.11976-11986. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.3081-3088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7nr02976d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.7b00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586169v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Microfluidic Devices for the study of Ion transport through Single-Walled Carbon Nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Voltage-activated transport of ions through single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Yazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Roman</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Said Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Manghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/adv.2016.380⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (33), pp.11976-11986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7nr02976d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692737v1</w:t>
+                <w:t xml:space="preserve">hal-01586169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of selective cation transport through sub-2 nm single-walled carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Fabrication of Microfluidic Devices for the study of Ion transport through Single-Walled Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Yazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Said Tahir</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Michel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">François Henn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1 (28), pp.2079-2084. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 1 (28), pp.2085 - 2090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2016.380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/adv.2016.323⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928862v1</w:t>
+                <w:t xml:space="preserve">hal-01692737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ study of single-walled carbon nanotube growth in an environmental scanning electron microscope.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Evidence of selective cation transport through sub-2 nm single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Yazda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Henn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/50/505701⟩</w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (28), pp.2079-2084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2016.323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624816v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased chemical reactivity of single-walled carbon nanotubes on oxide substrates: In situ imaging and effect of electron and laser irradiations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ study of single-walled carbon nanotube growth in an environmental scanning electron microscope.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H-A Mehedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasan-Al Mehedi</w:t>
+                <w:t xml:space="preserve">J Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Ravaux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (2), pp.517-529. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (50), pp.505701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12274-015-0933-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/50/505701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304896v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic and Molecular Transport Inside Carbon Nanotubes: Towards the Detection of Individual Biomolecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Increased chemical reactivity of single-walled carbon nanotubes on oxide substrates: In situ imaging and effect of electron and laser irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan-Al Mehedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Yazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tahir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Henn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.2687⟩</w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.517-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-015-0933-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324437v1</w:t>
+                <w:t xml:space="preserve">hal-01304896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation Control of alpha-Sexithiophene via Isothermal Encapsulation Inside Single-Walled Carbon Nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gaufres</w:t>
+                <w:t xml:space="preserve">Ionic and Molecular Transport Inside Carbon Nanotubes: Towards the Detection of Individual Biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Yazda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Y. -W. Tang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francois Lapointe</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Henn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.6b05660⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (3), pp.503A-503A. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.2687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436065v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few layer graphene synthesis on transition metal ferrite catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggregation Control of alpha-Sexithiophene via Isothermal Encapsulation Inside Single-Walled Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaufres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Y. -W. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Favron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revathi Bacsa</w:t>
+                <w:t xml:space="preserve">Charlotte Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Camean</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Victoria Tishkova</w:t>
+                <w:t xml:space="preserve">Francois Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.03.054⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (11), pp.10220-10226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.6b05660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201823v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of interfacial compounds, catalyst thickness and carbon precursor supply in the selectivity of single-walled carbon nanotube growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Navas</w:t>
+                <w:t xml:space="preserve">Few layer graphene synthesis on transition metal ferrite catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revathi Bacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Camean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benji Maruyama</w:t>
+                <w:t xml:space="preserve">Ana B. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kent Weaver</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Azmi Zahab</w:t>
+                <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 80, pp.599-609. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.09.003⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 89, pp.350-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.03.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01201822v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating multiple resistive memory devices on a single carbon nanotube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay of interfacial compounds, catalyst thickness and carbon precursor supply in the selectivity of single-walled carbon nanotube growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benji Maruyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kent Weaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Brunel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Derycke</w:t>
+                <w:t xml:space="preserve">Ahmed Azmi Zahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201300775⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.599-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913582v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current understanding of the growth of carbon nanotubes in catalytic chemical vapour deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jourdain</w:t>
+                <w:t xml:space="preserve">Integrating multiple resistive memory devices on a single carbon nanotube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costin Anghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do-Yoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Filoramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bichara</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58, pp.2-39. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (45), pp.5631-5637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.02.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201300775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067024v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the growth conditions on the defect density of single-walled carbon nanotubes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raul Arenal</w:t>
+                <w:t xml:space="preserve">Current understanding of the growth of carbon nanotubes in catalytic chemical vapour deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Quesnel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 50, pp.2407. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.01.055⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 58, pp.2-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802066v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotube synthesis: from large-scale production to atom-by-atom growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Picher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (14), pp.142001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/14/142001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/14/142001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Evidence of Atomic Structure Conservation Along Ultra-Long Carbon Nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the growth conditions on the defect density of single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Picher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Arenal</w:t>
+                <w:t xml:space="preserve">Etienne Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Loethman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+                <w:t xml:space="preserve">Eric Anglaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp212540n⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.2407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.01.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808429v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes Controlling the Diameter Distribution of Single-Walled Carbon Nanotubes during Catalytic Chemical Vapor Deposition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct Evidence of Atomic Structure Conservation Along Ultra-Long Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loethman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Than</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn1033086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (26), pp.14103-14107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp212540n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626944v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of individual ultra-long carbon nanotubes and transfer to other substrates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Processes Controlling the Diameter Distribution of Single-Walled Carbon Nanotubes during Catalytic Chemical Vapor Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Picher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Nanoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (5), pp.547-556. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.2118-2125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17458080.2010.498839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nn1033086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808432v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exprimental evidence of a mechanical coupling between layers in an individual double-walled carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Synthesis of individual ultra-long carbon nanotubes and transfer to other substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Levshov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xuan Tinh Than</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Popov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Parret</w:t>
+                <w:t xml:space="preserve">van Chuc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do-Yoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl2026234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.547-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17458080.2010.498839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654505v1</w:t>
+                <w:t xml:space="preserve">hal-00808432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature activation and deactivation of single-walled carbon nanotube growth investigated by in situ Raman measurements</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exprimental evidence of a mechanical coupling between layers in an individual double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Levshov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Tinh Than</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2009.12.003⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.4800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl2026234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00498749v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold contact to individual metallic carbon nanotubes: A sensitive nanosensor for high-pressure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">High temperature activation and deactivation of single-walled carbon nanotube growth investigated by in situ Raman measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Picher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3507389⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (5-6), pp.581-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2009.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538721v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Individual Carbon Nanotube Transistor Tuned by High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Caillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Caillier</w:t>
+                <w:t xml:space="preserve">Vincent Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ayari</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20, pp.3330-3335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.201000398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexing of individual single-walled carbon nanotubes from Raman spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+                <w:t xml:space="preserve">Gold contact to individual metallic carbon nanotubes: A sensitive nanosensor for high-pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Caillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Nakabayashi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">V. Gouttenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. San Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.245416⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97, pp.173111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3507389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496809v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Deactivation of Single-Walled Carbon Nanotube Growth Studied by in Situ Raman Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Picher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anglaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9, pp.542-547. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl802661z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00511037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate preparation techniques for direct investigation by TEM of single wall carbon nanotubes grown by chemical vapor deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. -F. Fiawoo</w:t>
+                <w:t xml:space="preserve">Indexing of individual single-walled carbon nanotubes from Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. -M. Bonnot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Denise Nakabayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Picher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Picher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 603, pp.1115-1120. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.245416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2009.02.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.245416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00511036v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence and pressure dependence of the vibrational properties of corannulene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substrate preparation techniques for direct investigation by TEM of single wall carbon nanotubes grown by chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -F. Fiawoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Alvarez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A. -M. Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Picher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.200879611⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 603, pp.1115-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2009.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496491v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecte growth of large chiral angle single-walled carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+                <w:t xml:space="preserve">Temperature dependence and pressure dependence of the vibrational properties of corannulene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dennler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Meyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poncharal</w:t>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 245, pp.2261-2263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200879611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514937v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic inclusion of room-temperature-ferromagnetic metal phosphide nanoparticles in carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Selecte growth of large chiral angle single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafal E. Dunin-Borkowski</w:t>
+                <w:t xml:space="preserve">Philippe Poncharal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.1019-1022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00498747v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and physical properties of individual single-walled carbon nanotubes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Periodic inclusion of room-temperature-ferromagnetic metal phosphide nanoparticles in carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward T. Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jourdain</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Kasama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chaudret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poncharal</w:t>
+                <w:t xml:space="preserve">Rafal E. Dunin-Borkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (20), pp.9759-9763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp061181f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00511042v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and physical properties of individual single-walled carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Growth and physical properties of individual single-walled carbon nanotubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Azmi Zahab</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poncharal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 14 (9), pp.1426-1431. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 14, pp.1426</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00656978v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant synthesis parameters for the sequential catalytic growth of carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Growth and physical properties of individual single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Poncharal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Almairac</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Sauvajol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Azmi Zahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp046619v⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (9), pp.1426-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2005.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656980v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Morphology of Multiwalled Carbon Nanotubes by Sequential Catalytic Growth Induced by Phosphorus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Relevant synthesis parameters for the sequential catalytic growth of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Almairac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Stéphan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bernier</w:t>
+                <w:t xml:space="preserve">P Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.200305763⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (4), pp.1380-1386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp046619v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944593v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Controlling the Morphology of Multiwalled Carbon Nanotubes by Sequential Catalytic Growth Induced by Phosphorus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Castignolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (5), pp.447-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.200305763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sequential catalytic growth of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Kanzow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Castignolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 364, pp.27-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5912,51 +6046,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A6B8A8D"/>
+    <w:nsid w:val="92ED974A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6143,51 +6277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-jourdain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2695-078X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209108v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pimonov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.16.96" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Pashayev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhermerout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Barbat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02720-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678527v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bsawmaii" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delacou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Kotok" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;ance" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutayba Saada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02941k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hennequin-Nespoulous" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Manghi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Henn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03248" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755589v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c07388" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasmy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rinc&#243;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c02404" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monniello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03431" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360790v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fneich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Giardella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2019.05.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115431" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Yazda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012605" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Navas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andrieux-Ledier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b00077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tahir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Loubet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02976d" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692737v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.380" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928862v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.323" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-A Mehedi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ravaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/50/505701" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan-Al Mehedi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-015-0933-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.2687" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaufres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Y. -W. Tang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Favron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lapointe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05660" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Camean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ramos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Garcia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.054" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benji Maruyama" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Weaver" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azmi Zahab" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3X58CSQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Anghel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Yoon Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derycke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300775" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TVVT3GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802066v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quesnel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anglaret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.055" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/14/142001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G9K6CXHG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808429v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loethman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Than" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp212540n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626944v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn1033086" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808432v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tinh Than" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Chuc Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458080.2010.498839" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Popov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2026234" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498749v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.12.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G06Q2ND-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Caillier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouttenoire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Miguel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507389" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouttenoire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201000398" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9HTMDF2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496809v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Nakabayashi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.245416" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511037v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl802661z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -F. Fiawoo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Bonnot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.02.029" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K6RLCLP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dennler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200879611" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQDGMGS3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Simpson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kasama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal E. Dunin-Borkowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp061181f" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QXCZW02D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511042v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656978v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poncharal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2005.02.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTVBDTC3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Almairac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046619v" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TV31NSV0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castignolles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200305763" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656974v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kanzow" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castignolles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-jourdain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2695-078X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pimonov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eira Anais Zamudio Medina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c20366" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209108v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.16.96" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Pashayev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhermerout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Barbat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02720-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678527v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bsawmaii" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delacou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Kotok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;ance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutayba Saada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02941k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hennequin-Nespoulous" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Manghi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Henn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c07388" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751925v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasmy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rinc&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c02404" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monniello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03431" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08202" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115431" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fneich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Giardella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2019.05.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Yazda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012605" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Navas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andrieux-Ledier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b00077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tahir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Loubet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02976d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.380" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928862v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.323" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624816v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-A Mehedi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ravaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/50/505701" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan-Al Mehedi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-015-0933-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.2687" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaufres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Y. -W. Tang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Favron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lapointe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05660" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Camean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ramos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201822v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benji Maruyama" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Weaver" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azmi Zahab" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3X58CSQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Anghel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Yoon Kim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derycke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300775" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TVVT3GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.046" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808416v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/14/142001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G9K6CXHG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quesnel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anglaret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.055" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808429v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loethman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Than" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp212540n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn1033086" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808432v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tinh Than" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Chuc Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458080.2010.498839" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Popov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2026234" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.12.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G06Q2ND-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534234v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouttenoire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201000398" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9HTMDF2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538721v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Caillier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouttenoire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Miguel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507389" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511037v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl802661z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496809v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Nakabayashi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.245416" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -F. Fiawoo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Bonnot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.02.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K6RLCLP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dennler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200879611" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQDGMGS3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514937v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498747v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Simpson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kasama" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal E. Dunin-Borkowski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp061181f" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QXCZW02D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511042v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656978v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poncharal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2005.02.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTVBDTC3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656980v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Almairac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046619v" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TV31NSV0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944593v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castignolles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200305763" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656974v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kanzow" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castignolles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>