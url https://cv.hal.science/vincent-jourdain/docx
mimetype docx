--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -2128,689 +2128,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of selective cation transport through sub-2 nm single-walled carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khadija Yazda</w:t>
+                <w:t xml:space="preserve">In situ study of single-walled carbon nanotube growth in an environmental scanning electron microscope.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H-A Mehedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Henn</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/adv.2016.323⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (50), pp.505701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/50/505701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928862v1</w:t>
+                <w:t xml:space="preserve">hal-01624816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ study of single-walled carbon nanotube growth in an environmental scanning electron microscope.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Ravaux</w:t>
+                <w:t xml:space="preserve">Increased chemical reactivity of single-walled carbon nanotubes on oxide substrates: In situ imaging and effect of electron and laser irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan-Al Mehedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Yazda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/50/505701⟩</w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.517-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-015-0933-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624816v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased chemical reactivity of single-walled carbon nanotubes on oxide substrates: In situ imaging and effect of electron and laser irradiations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of selective cation transport through sub-2 nm single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Yazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Henn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (2), pp.517-529. </w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (28), pp.2079-2084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12274-015-0933-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/adv.2016.323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304896v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic and Molecular Transport Inside Carbon Nanotubes: Towards the Detection of Individual Biomolecules</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aggregation Control of alpha-Sexithiophene via Isothermal Encapsulation Inside Single-Walled Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Henn</w:t>
+                <w:t xml:space="preserve">Etienne Gaufres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Y. -W. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Favron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.2687⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (11), pp.10220-10226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.6b05660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324437v1</w:t>
+                <w:t xml:space="preserve">hal-01436065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation Control of alpha-Sexithiophene via Isothermal Encapsulation Inside Single-Walled Carbon Nanotubes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Allard</w:t>
+                <w:t xml:space="preserve">Ionic and Molecular Transport Inside Carbon Nanotubes: Towards the Detection of Individual Biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Yazda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Lapointe</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Henn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (11), pp.10220-10226. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (3), pp.503A-503A. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.6b05660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.2687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436065v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few layer graphene synthesis on transition metal ferrite catalysts</w:t>
               </w:r>
@@ -6046,51 +6046,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92ED974A"/>
+    <w:nsid w:val="72F3241D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6277,51 +6277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-jourdain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2695-078X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pimonov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eira Anais Zamudio Medina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c20366" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209108v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.16.96" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Pashayev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhermerout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Barbat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02720-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678527v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bsawmaii" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delacou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Kotok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;ance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutayba Saada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02941k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hennequin-Nespoulous" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Manghi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Henn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c07388" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751925v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasmy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rinc&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c02404" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monniello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03431" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08202" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115431" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fneich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Giardella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2019.05.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Yazda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012605" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Navas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andrieux-Ledier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b00077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tahir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Loubet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02976d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.380" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928862v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.323" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624816v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-A Mehedi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ravaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/50/505701" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan-Al Mehedi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-015-0933-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.2687" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaufres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Y. -W. Tang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Favron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lapointe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05660" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Camean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ramos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201822v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benji Maruyama" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Weaver" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azmi Zahab" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3X58CSQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Anghel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Yoon Kim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derycke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300775" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TVVT3GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.046" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808416v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/14/142001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G9K6CXHG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quesnel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anglaret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.055" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808429v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loethman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Than" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp212540n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn1033086" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808432v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tinh Than" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Chuc Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458080.2010.498839" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Popov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2026234" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.12.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G06Q2ND-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534234v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouttenoire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201000398" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9HTMDF2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538721v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Caillier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouttenoire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Miguel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507389" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511037v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl802661z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496809v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Nakabayashi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.245416" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -F. Fiawoo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Bonnot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.02.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K6RLCLP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dennler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200879611" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQDGMGS3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514937v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498747v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Simpson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kasama" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal E. Dunin-Borkowski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp061181f" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QXCZW02D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511042v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656978v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poncharal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2005.02.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTVBDTC3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656980v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Almairac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046619v" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TV31NSV0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944593v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castignolles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200305763" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656974v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kanzow" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castignolles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-jourdain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2695-078X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pimonov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eira Anais Zamudio Medina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c20366" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209108v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.16.96" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Pashayev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhermerout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Barbat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02720-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678527v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bsawmaii" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delacou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Kotok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;ance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutayba Saada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02941k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hennequin-Nespoulous" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Manghi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Henn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c07388" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751925v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasmy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rinc&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c02404" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monniello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03431" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08202" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115431" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fneich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Giardella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2019.05.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Yazda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012605" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Navas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andrieux-Ledier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b00077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tahir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Loubet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02976d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.380" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624816v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-A Mehedi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ravaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/50/505701" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan-Al Mehedi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-015-0933-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928862v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.323" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaufres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Y. -W. Tang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Favron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lapointe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05660" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.2687" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Camean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ramos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201822v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benji Maruyama" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Weaver" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azmi Zahab" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3X58CSQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costin Anghel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Yoon Kim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derycke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300775" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TVVT3GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.046" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808416v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/14/142001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G9K6CXHG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quesnel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anglaret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.055" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808429v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loethman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Than" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp212540n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn1033086" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808432v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tinh Than" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Chuc Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458080.2010.498839" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Popov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2026234" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.12.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G06Q2ND-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534234v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouttenoire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201000398" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9HTMDF2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538721v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Caillier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouttenoire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Miguel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507389" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511037v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl802661z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496809v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Nakabayashi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.245416" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -F. Fiawoo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Bonnot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.02.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K6RLCLP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dennler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200879611" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQDGMGS3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514937v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498747v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward T. Simpson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kasama" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal E. Dunin-Borkowski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp061181f" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QXCZW02D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511042v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656978v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poncharal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2005.02.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTVBDTC3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656980v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Almairac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046619v" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TV31NSV0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944593v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castignolles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200305763" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656974v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kanzow" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castignolles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>