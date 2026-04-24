--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1284,572 +1284,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerr beam self-cleaning on the LP 11 mode in graded-index multimode fibers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random Scattering and Alternating Projection Optimization for Active Phase Control of a Laser Beam Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Saucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Continuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OSAC.2.001089⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOT.2019.2926859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321412v1</w:t>
+                <w:t xml:space="preserve">hal-02321349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavefront shaping for optimized many-mode Kerr beam self-cleaning in graded-index multimode fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deliancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (12), pp.17311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.27.017311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Scattering and Alternating Projection Optimization for Active Phase Control of a Laser Beam Array</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Armand</w:t>
+                <w:t xml:space="preserve">Shaping of amplified beam from a highly multimode Yb-doped fiber using transmission matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPHOT.2019.2926859⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (22), pp.32638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.032638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321349v1</w:t>
+                <w:t xml:space="preserve">hal-02384298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping of amplified beam from a highly multimode Yb-doped fiber using transmission matrix</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kerr beam self-cleaning on the LP 11 mode in graded-index multimode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deliancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (22), pp.32638. </w:t>
+              <w:t xml:space="preserve">OSA Continuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (4), pp.1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.032638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OSAC.2.001089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384298v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Transmission Matrix Measurement of a Multimode Optical Fiber With Common Path Reference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Space-time adaptive control of femtosecond pulses amplified in a multimode fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,112 +1861,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (5), pp.1 - 6. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (8), pp.10682-10690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPHOT.2018.2866681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.010682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906356v1</w:t>
+                <w:t xml:space="preserve">hal-01906380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time adaptive control of femtosecond pulses amplified in a multimode fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Fast Transmission Matrix Measurement of a Multimode Optical Fiber With Common Path Reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,540 +1978,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (8), pp.10682-10690. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.1 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.26.010682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JPHOT.2018.2866681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906380v1</w:t>
+                <w:t xml:space="preserve">hal-01906356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerr self-cleaning of pulsed beam in an ytterbium doped multimode fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear beam self-cleaning in a coupled cavity composite laser based on multimode fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guénard</w:t>
+                <w:t xml:space="preserve">R. Guenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Dupiol</w:t>
+                <w:t xml:space="preserve">R. Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 25 (5), pp.4783-4792. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.004783⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 25 (19), pp.22219-22227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.022219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631157v1</w:t>
+                <w:t xml:space="preserve">hal-01631161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear beam self-cleaning in a coupled cavity composite laser based on multimode fiber</w:t>
+                <w:t xml:space="preserve">Efficient phase-locking of 37 fiber amplifiers by phase-intensity mapping in an optimization loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kabeya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guenard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+                <w:t xml:space="preserve">Vincent Kermene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dupiol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabert Marc</w:t>
+                <w:t xml:space="preserve">Joël Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 25 (19), pp.22219-22227. </w:t>
+              <w:t xml:space="preserve">, 2017, 25 (12), pp.13816-13821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.25.022219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.013816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631161v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient phase-locking of 37 fiber amplifiers by phase-intensity mapping in an optimization loop</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kerr self-cleaning of pulsed beam in an ytterbium doped multimode fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kabeya</w:t>
+                <w:t xml:space="preserve">R. Guénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Kermene</w:t>
+                <w:t xml:space="preserve">Richard Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Benoist</w:t>
+                <w:t xml:space="preserve">A. Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 25 (12), pp.13816-13821. </w:t>
+              <w:t xml:space="preserve">, 2017, 25 (5), pp.4783-4792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.25.013816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.004783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631152v1</w:t>
+                <w:t xml:space="preserve">hal-01631157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping the light amplified in a multimode fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2569,827 +2569,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active coherent combining of laser beam arrays by means of phase-intensity mapping in an optimization loop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Kabeya</w:t>
+                <w:t xml:space="preserve">Dual-wavelength synchronous ultrashort pulses from a mode-locked Yb-doped multicore fiber laser with spatially dispersed gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Benoist</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 23 (24), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.031059⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 23 (19), pp.25308-25315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.025308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285286v1</w:t>
+                <w:t xml:space="preserve">hal-01216467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secret key exchange in ultralong lasers by radiofrequency spectrum coding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+                <w:t xml:space="preserve">Coherent beam combining with an ultrafast multicore Yb-doped fiber amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/lsa.2015.49⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (5), pp.5406-5416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.005406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216421v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-wavelength synchronous ultrashort pulses from a mode-locked Yb-doped multicore fiber laser with spatially dispersed gain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rigaud</w:t>
+                <w:t xml:space="preserve">Combining efficiency degraded by gain in passively phase-locked laser arrays: contribution of the spectral filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kabeya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 23 (19), pp.25308-25315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.025308⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 23 (4), pp.5035-5042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.005035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216467v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent beam combining with an ultrafast multicore Yb-doped fiber amplifier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secret key exchange in ultralong lasers by radiofrequency spectrum coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (5), pp.5406-5416. </w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (4), pp.e276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.005406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/lsa.2015.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120367v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining efficiency degraded by gain in passively phase-locked laser arrays: contribution of the spectral filtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Kabeya</w:t>
+                <w:t xml:space="preserve">Spectral division amplification of a 40 nm bandwidth in a multicore Yb doped fiber and femtosecond pulse synthesis with in-fiber delay line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 23 (4), pp.5035-5042. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.005035⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 23 (21), pp.27448-27456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.027448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216446v1</w:t>
+                <w:t xml:space="preserve">hal-01216458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral division amplification of a 40 nm bandwidth in a multicore Yb doped fiber and femtosecond pulse synthesis with in-fiber delay line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rigaud</w:t>
+                <w:t xml:space="preserve">Active coherent combining of laser beam arrays by means of phase-intensity mapping in an optimization loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kabeya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bigot</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 23 (21), pp.27448-27456. </w:t>
+              <w:t xml:space="preserve">, 2015, 23 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.027448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.031059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216458v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient passive phasing of an array of 20 ring fiber lasers</w:t>
               </w:r>
@@ -3486,351 +3486,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinearities enhance combining of coherent beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Jeux</w:t>
+                <w:t xml:space="preserve">Spatially dispersive amplification in a 12-core fiber and femtosecond pulse synthesis by coherent spectral combining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Newsroom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.10.1117/2.1201301.004563. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (11), pp.13555-13563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/2.1201301.004563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.013555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108326v1</w:t>
+                <w:t xml:space="preserve">hal-00914878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially dispersive amplification in a 12-core fiber and femtosecond pulse synthesis by coherent spectral combining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rigaud</w:t>
+                <w:t xml:space="preserve">Nonlinearities enhance combining of coherent beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bigot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+                <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (11), pp.13555-13563. </w:t>
+              <w:t xml:space="preserve">SPIE Newsroom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1117/2.1201301.004563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.21.013555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/2.1201301.004563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914878v1</w:t>
+                <w:t xml:space="preserve">hal-01108326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially dispersive scheme for transmission and synthesis of femtosecond pulses through a multicore fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4310,51 +4310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. SPIE 8547, High-Power Lasers 2012: Technology and Systems, 85470O</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8547, pp.Inconnu. </w:t>
@@ -4386,593 +4386,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-locked supermode emissions from a dual multicore fiber laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actively mode-locked fiber laser using a deformable micromirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 105 (2), pp.213-217. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (12), pp. 2191-2193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-011-4689-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.002191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687636v1</w:t>
+                <w:t xml:space="preserve">hal-00681870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actively mode-locked fiber laser using a deformable micromirror</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabert Marc</w:t>
+                <w:t xml:space="preserve">Compact direct space-to-time pulse shaping with a phase-only spatial light modulato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méri Kalashyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Suran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36 (12), pp. 2191-2193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.36.002191⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 36 (9), pp.1635-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.001635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681870v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact direct space-to-time pulse shaping with a phase-only spatial light modulato</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Suran</w:t>
+                <w:t xml:space="preserve">Experimental study of co-phasing dynamics in passive coherent combining of fiber lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36 (9), pp.1635-1637. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.36.001635⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 16 (15), pp.2907-2909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.002907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688257v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of co-phasing dynamics in passive coherent combining of fiber lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Guillot</w:t>
+                <w:t xml:space="preserve">Phase-locked supermode emissions from a dual multicore fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (2), pp.213-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-011-4689-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.36.002907⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00694555v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent combining of 49 laser beams from a multiple core optical fiber by a spatial light modulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Suran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5049,51 +5049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">19 cores Yb-fiber laser with mode selection for improved beam brightness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5335,606 +5335,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi Gaussian beam emission from a multicore fibre laser by phase locking of supermodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+                <w:t xml:space="preserve">Demonstration of a true single-shot 100 GHz bandwidth optical oscilloscope at 1053-1064 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gleyze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physic B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 97 (3), pp.599-605</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (14), pp.12109-12120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449547v1</w:t>
+                <w:t xml:space="preserve">hal-00450048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of a true single-shot 100 GHz bandwidth optical oscilloscope at 1053-1064 nm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Di Bin</w:t>
+                <w:t xml:space="preserve">Coherence properties of two fiber lasers coupled by mutual injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 17 (14), pp.12109-12120</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 17 (20), pp.17694-17699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.17.017694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450048v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence properties of two fiber lasers coupled by mutual injection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Auroux</w:t>
+                <w:t xml:space="preserve">Quasi Gaussian beam emission from a multicore fibre laser by phase locking of supermodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied physic B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97 (3), pp.599-605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.17.017694⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00450076v1</w:t>
+                <w:t xml:space="preserve">hal-00449547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive co-phasing of fiber lasers for coherent combining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transverse mode control by self-imaging process in a multimode fibre laser using single mode feedback loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber and Integrated Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vol. 27 (n° 05), pp. 453 - 465</w:t>
+              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (11), pp.115003-1-115003-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340226v1</w:t>
+                <w:t xml:space="preserve">hal-00340179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse mode control by self-imaging process in a multimode fibre laser using single mode feedback loop</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive co-phasing of fiber lasers for coherent combining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10 (11), pp.115003-1-115003-6</w:t>
+              <w:t xml:space="preserve">Fiber and Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 27 (n° 05), pp. 453 - 465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340179v1</w:t>
+                <w:t xml:space="preserve">hal-00340226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ytterbium-doped fibre laser Q-switched by a cantilever-type micro-mirror</w:t>
               </w:r>
@@ -6054,64 +6054,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable High Repetition Rate Fiber Laser For Generation Of Pulse Trains And Packets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6184,51 +6184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive phase-locking of an array of four fiber amplifiers by an all optical feedback loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6305,51 +6305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel active Q-Switched fiber laser based on electrostatically actuated micro-mirror system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouyge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6564,51 +6564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6937,333 +6937,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear polarization evolution: a numerical study of the coupling between main linear normal modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent combining in an Yb doped double core fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sabourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2004.11.049⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (15), pp.1962-1964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.30.001962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277864v1</w:t>
+                <w:t xml:space="preserve">hal-00732130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent combining in an Yb doped double core fiber laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Sabourdy</w:t>
+                <w:t xml:space="preserve">Nonlinear polarization evolution: a numerical study of the coupling between main linear normal modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flores-Arias M. T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ares J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2004.11.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.30.001962⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00732130v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent combining of Q -switched fibre lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Coherent combining of Q-switched fibre lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7279,315 +7279,315 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 40 (20)</w:t>
+              <w:t xml:space="preserve">, 2004, 40 (20), pp.1254-1255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277993v1</w:t>
+                <w:t xml:space="preserve">hal-01322060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent combining of Q-switched fibre lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">975-nm Single-Mode Laser Source: External Coherent Combining of Two Pigtailed Laser Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 40 (20), pp.1254-1255</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10 (5), pp.1033-1038</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322060v1</w:t>
+                <w:t xml:space="preserve">hal-01322057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">975-nm Single-Mode Laser Source: External Coherent Combining of Two Pigtailed Laser Diodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Coherent combining of Q -switched fibre lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 10 (5), pp.1033-1038</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (20)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322057v1</w:t>
+                <w:t xml:space="preserve">hal-01277993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient coherent combining of widely tunable fiber lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7671,347 +7671,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent combining of two Nd:YAG lasers in a Vernier-Michelson type cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Power scaling of fibre lasers with all-fibre interferometric cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vampouille</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20020505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322138v1</w:t>
+                <w:t xml:space="preserve">hal-01278014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power scaling of fibre lasers with all-fibre interferometric cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Coherent combining of two Nd:YAG lasers in a Vernier-Michelson type cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefort</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 75, pp.503-507</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278014v1</w:t>
+                <w:t xml:space="preserve">hal-01322138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent combining of two Nd:YAG lasers in a Vernier–Michelson-type cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8088,51 +8088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Froehly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8230,51 +8230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vampouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8351,51 +8351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 168, </w:t>
@@ -8600,51 +8600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient phase locking of four diode pumped Nd:YAG laser beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8727,303 +8727,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisions between type II two-dimensional quadratic solitons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions of Type II vectorial spatial solitary waves in materials with quadratic non-linearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bourliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Constantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 23, </w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.23.000424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1006928824052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278107v1</w:t>
+                <w:t xml:space="preserve">hal-01278047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of Type II vectorial spatial solitary waves in materials with quadratic non-linearity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collisions between type II two-dimensional quadratic solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Constantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bourliaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.23.000424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1006928824052⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01278047v1</w:t>
+                <w:t xml:space="preserve">hal-01278107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-beam, spatially mode-locked photorefractive oscillator</w:t>
               </w:r>
@@ -9061,51 +9061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vampouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9177,51 +9177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9294,51 +9294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial shaping of coherent waves inside a confocal laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9402,51 +9402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of coherent wavefronts and images inside laser resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9545,51 +9545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal laser beam construction under controlled mode filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9661,51 +9661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of coherent wavefronts and images inside laser resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9817,51 +9817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9938,51 +9938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser de divergence minimale à section photométrique plate dans le champ proche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10210,277 +10210,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart photonics: Characterization and control of modulation instability processes in nonlinear fiber optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and machine-learning optimization of modulation instability processes in nonlinear fiber optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Boussafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Sader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Van Thuy Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Surajit Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Khodadad Kashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Optical Society, Sep 2024, Naples, Italy. pp.480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781016v1</w:t>
+                <w:t xml:space="preserve">hal-05227814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and machine-learning optimization of modulation instability processes in nonlinear fiber optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart photonics: Characterization and control of modulation instability processes in nonlinear fiber optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Sader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Boussafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thuy Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surajit Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Khodadad Kashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Optical Society, Sep 2024, Naples, Italy. pp.480</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227814v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning method to measure the transmission matrix of a multimode optical fiber without reference beam for 3D beam tailoring</w:t>
               </w:r>
@@ -10594,441 +10594,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique et recouvrement de phase pour le contrôle de l’émission d’une fibre multimodale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabert Marc</w:t>
+                <w:t xml:space="preserve">Modulation Instability Control via Optical Seeding and Machine Learning Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Sader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Thuy Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Boussafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raktim Haldar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales d'optique guidée (JNOG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541718v1</w:t>
+                <w:t xml:space="preserve">hal-04307448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation Instability Control via Optical Seeding and Machine Learning Optimization</w:t>
+                <w:t xml:space="preserve">Caractérisation et contrôle intelligent des effets non-linéaires en optique guidée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Sader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Van Thuy Hoang</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thuy Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Boussafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Kermene</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno P Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surajit Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales de l’Optique Guidée (JNOG 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232691⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04307448v1</w:t>
+                <w:t xml:space="preserve">hal-04308198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et contrôle intelligent des effets non-linéaires en optique guidée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Surajit Bose</w:t>
+                <w:t xml:space="preserve">Apprentissage automatique et recouvrement de phase pour le contrôle de l’émission d’une fibre multimodale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Shpakovych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Saucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Maulion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l’Optique Guidée (JNOG 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFO, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées nationales d'optique guidée (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'optique (SFO), Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308198v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase locking of fiber laser array using quasi-reinforcement learning, principle and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11362,605 +11362,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Shaping of Spatiotemporal Waves in Multimode Nonlinear Fibers</w:t>
+                <w:t xml:space="preserve">Multidimensional Shaping of SpatiotemporalWaves in Multimode Nonlinear Fibers (invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wabnitz Stefan</w:t>
+                <w:t xml:space="preserve">Stefan Wabnitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Niang</w:t>
+                <w:t xml:space="preserve">A Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modotto Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transparent Optical Networks (ICTON) 20th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336053v1</w:t>
+                <w:t xml:space="preserve">hal-02477567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Shaping of SpatiotemporalWaves in Multimode Nonlinear Fibers (invited)</w:t>
+                <w:t xml:space="preserve">Nonlinear modal control by Kerr beam self-cleaning and wavefront shaping in graded-index multimode fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Wabnitz</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Etienne Deliancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477567v1</w:t>
+                <w:t xml:space="preserve">hal-02336238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear modal control by Kerr beam self-cleaning and wavefront shaping in graded-index multimode fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimode fiber beam self-cleaning in the anomalous dispersion regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Deliancourt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+                <w:t xml:space="preserve">G. Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jossent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, San Jose, United States. pp.STh4L.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2019.STh4L.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336238v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimode fiber beam self-cleaning in the anomalous dispersion regime</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidimensional Shaping of Spatiotemporal Waves in Multimode Nonlinear Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lavoute</w:t>
+                <w:t xml:space="preserve">Wabnitz Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modotto Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transparent Optical Networks (ICTON) 20th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520767v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Dynamics in multimode fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Wabnitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modotto Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11996,719 +11996,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random scattering and optimization for phase control of a laser beam array</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Armand</w:t>
+                <w:t xml:space="preserve">Space-time control in a multimode fiber amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Specialty Optical Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Zurich, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/SOF.2018.SoW2H.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/SOF.2018.SoW4H.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906361v1</w:t>
+                <w:t xml:space="preserve">hal-01906363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerr Beam Self-Cleaning in Multimode Fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Modal attraction on low order modes by Kerr effect in a graded refractive index multimode fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deliancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabert Marc</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Specialty Optical Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/SOF.2018.SoW4H.3⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NP.2018.NpTh3C.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906360v1</w:t>
+                <w:t xml:space="preserve">hal-01906368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time control in a multimode fiber amplifier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Kermène</w:t>
+                <w:t xml:space="preserve">Spatiotemporal beam shaping in nonlinear multimode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Specialty Optical Fibers</w:t>
+              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Zurich, Switzerland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NP.2018.NpTh4G.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/SOF.2018.SoW4H.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01906363v1</w:t>
+                <w:t xml:space="preserve">hal-01906365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal attraction on low order modes by Kerr effect in a graded refractive index multimode fiber</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Krupa</w:t>
+                <w:t xml:space="preserve">Random scattering and optimization for phase control of a laser beam array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Saucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
+              <w:t xml:space="preserve">Specialty Optical Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Zurich, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/NP.2018.NpTh3C.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/SOF.2018.SoW2H.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906368v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal beam shaping in nonlinear multimode fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Kerr Beam Self-Cleaning in Multimode Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deliancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Zurich, Switzerland. </w:t>
+              <w:t xml:space="preserve">Specialty Optical Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Zurich, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/NP.2018.NpTh4G.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/SOF.2018.SoW4H.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906365v1</w:t>
+                <w:t xml:space="preserve">hal-01906360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser array synchronization, coherent beam combining and Multimode fiber amplifiers (invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kabeya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12772,51 +12772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond beam adaptive shaping and space-time coupling at the output of an ytterbium doped multimode fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12906,51 +12906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12999,195 +12999,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-intensity conversion associated with an optimization loop for active coherent laser beam combining</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Focusing and shaping light through multimode fiber with gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Nice Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Optical Society, Oct 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477073v1</w:t>
+                <w:t xml:space="preserve">hal-01388783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focalisation de l’énergie par contrôle modal à la sortie d’une fibre amplificatrice à grand nombre de modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13245,562 +13245,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing and shaping light through multimode fiber with gain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Adaptive control of the output pattern of an Ytterbium doped multicore fiber amplifier using a deformable mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nice Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Optical Society, Oct 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388783v1</w:t>
+                <w:t xml:space="preserve">hal-02477065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive control of the output pattern of an Ytterbium doped multicore fiber amplifier using a deformable mirror</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Focusing and shaping light through multimode fiber with gain (invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t>
+              <w:t xml:space="preserve">NICE Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477065v1</w:t>
+                <w:t xml:space="preserve">hal-02477034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing and shaping light through multimode fiber with gain (invited)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Florentin</w:t>
+                <w:t xml:space="preserve">Phase-intensity conversion associated with an optimization loop for active coherent laser beam combining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kabeya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NICE Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477034v1</w:t>
+                <w:t xml:space="preserve">hal-02477073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining efficiency limitation in passively phase-locked laser arrays</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrafast multicore Yb-doped fiber amplifier (Oral)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and International Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OSA, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO-Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223696v1</w:t>
+                <w:t xml:space="preserve">hal-01164576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio-frequency spectrum coding in ultra-long fibre laser based cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boscolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13871,359 +13875,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast multicore Yb-doped fiber amplifier (Oral)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
+                <w:t xml:space="preserve">Génération et synchronisation d’impulsions brèves dans un laser a fibre multicoeur et amplification spectralement distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO-Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Optique Bretagne 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164576v1</w:t>
+                <w:t xml:space="preserve">hal-02420119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et synchronisation d’impulsions brèves dans un laser a fibre multicoeur et amplification spectralement distribuée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Simos</w:t>
+                <w:t xml:space="preserve">Combining efficiency limitation in passively phase-locked laser arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kabeya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and International Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420119v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast multicore Yb-doped fiber amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Patricia Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham El Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and International Quantum Electronics Conference, CLEO/Europe-IQEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
@@ -14246,476 +14246,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispectral amplification in a multicore Yb doped fiber and femtosecond pulse synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rigaud</w:t>
+                <w:t xml:space="preserve">50-km Long Fiber Laser for Radio Frequency Secure Key Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE International Meeting on Fiber Laser and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108316v1</w:t>
+                <w:t xml:space="preserve">hal-01108311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50-km Long Fiber Laser for Radio Frequency Secure Key Distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Ultralong Fiber Lasers with Coding in Free-Spectral Range for Secure Key Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Diego Ania-Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE International Meeting on Fiber Laser and Application</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Photonics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA, Jul 2014, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/SOF.2014.SoTh1B.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108311v1</w:t>
+                <w:t xml:space="preserve">hal-01216551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultralong Fiber Lasers with Coding in Free-Spectral Range for Secure Key Distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+                <w:t xml:space="preserve">Multispectral amplification in a multicore Yb doped fiber and femtosecond pulse synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Photonics 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE International Meeting on Fiber Laser and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tel Aviv, Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/SOF.2014.SoTh1B.3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01216551v1</w:t>
+                <w:t xml:space="preserve">hal-01108316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplification et synthèse d'impulsions femtosecondes dans 12 cœurs d'une fibre dopée ytterbium par décomposition spectrale et recombinaison cohérente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
@@ -14744,51 +14744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in passive phase locking of fiber lasers thanks to intracavity phase contrast filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eucher Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15085,77 +15085,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete spatial dispersion scheme for amplification and shaping of femtosecond pulses in a multicore fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15312,51 +15312,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled lasers and nonlinearity</w:t>
+                <w:t xml:space="preserve">Laser array phase-locking and nonlinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
@@ -15374,330 +15374,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States</w:t>
+              <w:t xml:space="preserve">Foundations &amp; Advances in Nonlinear Science + Advanced Nonlinear Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Minsk, Belarus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725735v1</w:t>
+                <w:t xml:space="preserve">hal-00751533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison cohérente des supermodes de deux lasers à fibres multicoeurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+                <w:t xml:space="preserve">Phase-locking a fiber laser array by phase contrast filteringand nonlinearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOGs 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France. pp.283</w:t>
+              <w:t xml:space="preserve">Advenced Photonics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States. Lasers, Components and Fiber Characterization (SW4F)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911270v1</w:t>
+                <w:t xml:space="preserve">hal-00725871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New design for passive coherent coupling of fiber lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+                <w:t xml:space="preserve">Combinaison cohérente des supermodes de deux lasers à fibres multicoeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Security + Defense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. Paper 8547-23</w:t>
+              <w:t xml:space="preserve">JNOGs 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France. pp.283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725746v1</w:t>
+                <w:t xml:space="preserve">hal-00911270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser array phase-locking and nonlinearity</w:t>
+                <w:t xml:space="preserve">New design for passive coherent coupling of fiber lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
@@ -15707,343 +15703,364 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sabourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations &amp; Advances in Nonlinear Science + Advanced Nonlinear Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Minsk, Belarus</w:t>
+              <w:t xml:space="preserve">SPIE Security + Defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. Paper 8547-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751533v1</w:t>
+                <w:t xml:space="preserve">hal-00725746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-locking a fiber laser array by phase contrast filteringand nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Jeux</w:t>
+                <w:t xml:space="preserve">Schéma d'amplification d'impulsions femtosecondes dans une fibre multicœur par combinaison spectrale cohérente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advenced Photonics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States. Lasers, Components and Fiber Characterization (SW4F)</w:t>
+              <w:t xml:space="preserve">JNOG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.174-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725871v1</w:t>
+                <w:t xml:space="preserve">hal-00725877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéma d'amplification d'impulsions femtosecondes dans une fibre multicœur par combinaison spectrale cohérente</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rigaud</w:t>
+                <w:t xml:space="preserve">Passive phase locking of high energy diode pumped Q-switched solid state lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sabourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eucher Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaquelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.174-176</w:t>
+              <w:t xml:space="preserve">Optro 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.OPTRO-2012-042</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725877v1</w:t>
+                <w:t xml:space="preserve">hal-00725866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-locking a fiber laser array by phase contrast filtering and nonlinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16098,2203 +16115,2186 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Photonics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Colorado Spring, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive phase locking of high energy diode pumped Q-switched solid state lasers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lasers Ultra-longs pour sécuriser les systèmes de transmission par fibres optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optro 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.OPTRO-2012-042</w:t>
+              <w:t xml:space="preserve">32emes Journées Nationales d'Optique guidée - JNOG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.Poster P34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725866v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers Ultra-longs pour sécuriser les systèmes de transmission par fibres optique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+                <w:t xml:space="preserve">Combinaison cohérente passive par association d'un filtrage a contraste de phase et de non linéarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32emes Journées Nationales d'Optique guidée - JNOG 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.Poster P34</w:t>
+              <w:t xml:space="preserve">JNOG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.166-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728026v1</w:t>
+                <w:t xml:space="preserve">hal-00725874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison cohérente passive par association d'un filtrage a contraste de phase et de non linéarités</w:t>
+                <w:t xml:space="preserve">Coupled lasers and nonlinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.166-170</w:t>
+              <w:t xml:space="preserve">Photonics North 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725874v1</w:t>
+                <w:t xml:space="preserve">hal-00725735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif compact pour le façonnage temporel des états de polarisation aux échelles de temps femtosecondes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+                <w:t xml:space="preserve">Verrouillage actif des modes longitudinaux d'un laser à fibre à l'aide d'un micro-miroir déformable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Phénomènes Ultrarapides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG), Optique Marseille 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.Présentation Poster P159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688424v1</w:t>
+                <w:t xml:space="preserve">hal-00681896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verrouillage actif des modes longitudinaux d'un laser à fibre à l'aide d'un micro-miroir déformable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabert Marc</w:t>
+                <w:t xml:space="preserve">Remise en forme de faisceau dans un laser à cavités couplées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG), Optique Marseille 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.Présentation Poster P159</w:t>
+              <w:t xml:space="preserve">Optique Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681896v1</w:t>
+                <w:t xml:space="preserve">hal-00694564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remise en forme de faisceau dans un laser à cavités couplées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Auroux</w:t>
+                <w:t xml:space="preserve">Direct space-to-time femtosecond pulse shaping based on 2D phase-only spatial light modulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méri Kalashyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Marseille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, Germany. pp.CF.P.26 SUN, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694564v1</w:t>
+                <w:t xml:space="preserve">hal-00688384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct space-to-time femtosecond pulse shaping based on 2D phase-only spatial light modulator</w:t>
+                <w:t xml:space="preserve">Dispositif compact pour le façonnage temporel des états de polarisation aux échelles de temps femtosecondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Mansuryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Suran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées des Phénomènes Ultrarapides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00688384v1</w:t>
+                <w:t xml:space="preserve">hal-00688424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase−Locked Fiber Lasers For Power Combining</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+                <w:t xml:space="preserve">Coupled lasers and nonlinearity (invited conference)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LASER OPTICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, St Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">PHOTONICS North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469880v1</w:t>
+                <w:t xml:space="preserve">hal-02476935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vis-IR Optical switching modulation based on the electrically activated phase transition of VO2 thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Givernaud</w:t>
+                <w:t xml:space="preserve">Mutual injection for coherent combining of fiber lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO) and the Quantum Electronics and Laser Science Conference (QELS) (Optical Society of America, Washington DC, 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, San José - CALIFORNIE, United States. 3 p</w:t>
+              <w:t xml:space="preserve">International Conference Laser Optics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620645v1</w:t>
+                <w:t xml:space="preserve">hal-00622958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers à fibre: contrôle de l'émission de laser à fibre multimode ou multicoeurs, combinaison cohérente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emission of a bright quasi-Gaussian beam by a multicore fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACFAS-Optique IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">4th EPS-QEOD Europhoton Conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620958v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled lasers and nonlinearity (invited conference)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lasers à fibre: contrôle de l'émission de laser à fibre multimode ou multicoeurs, combinaison cohérente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHOTONICS North</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">ACFAS-Optique IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476935v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual injection for coherent combining of fiber lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Auroux</w:t>
+                <w:t xml:space="preserve">Combinaison cohérente des 49 faisceaux d'une fibre à cœurs multiples par modulateur spatial de lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Suran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Laser Optics 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Journées Recherche et Industrie de l'Optique Adaptative (JRIOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622958v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission of a bright quasi-Gaussian beam by a multicore fiber laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Beam control in multiple core fiber lasers and amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Suran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EPS-QEOD Europhoton Conference 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Laser Optics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622936v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison cohérente des 49 faisceaux d'une fibre à cœurs multiples par modulateur spatial de lumière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">12 phase-locked fiber laser for power combining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche et Industrie de l'Optique Adaptative (JRIOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference Laser Optics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621105v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam control in multiple core fiber lasers and amplifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase−Locked Fiber Lasers For Power Combining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Optics 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">LASER OPTICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, St Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620940v1</w:t>
+                <w:t xml:space="preserve">hal-02469880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12 phase-locked fiber laser for power combining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vis-IR Optical switching modulation based on the electrically activated phase transition of VO2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Laser Optics 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO) and the Quantum Electronics and Laser Science Conference (QELS) (Optical Society of America, Washington DC, 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, San José - CALIFORNIE, United States. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622950v1</w:t>
+                <w:t xml:space="preserve">hal-00620645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser à fibre à 12 émetteurs cophasés pour la combinaison de puissance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+                <w:t xml:space="preserve">Propriétés de cohérence dans l'émission de lasers à fibré couplés par injection mutuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOG'09, 28ième Journées Nationales d'Optique Guidées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715906v1</w:t>
+                <w:t xml:space="preserve">hal-00715912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés de cohérence dans l'émission de lasers à fibré couplés par injection mutuelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Auroux</w:t>
+                <w:t xml:space="preserve">Laser à fibre à 12 émetteurs cophasés pour la combinaison de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOG'09, 28ième Journées Nationales d'Optique Guidées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715912v1</w:t>
+                <w:t xml:space="preserve">hal-00715906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8 ns Pulses from a Compact Fibre Laser Q-Switched by MOEMS</w:t>
               </w:r>
@@ -18405,51 +18405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser à fibre de 19 cœurs émettant le supermode uniphase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18543,77 +18543,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures pour la combinaison de lasers à fibre: continu et femtoseconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Suran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18707,51 +18707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du GDR MNS (Micro- et nano- systèmes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18770,307 +18770,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser architectures applied to coherent beam combining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiber laser array passively phase locked in a ring cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Laser Optics 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, St.Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, San Jose, Californie, United States. Non spécifié</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00290166v1</w:t>
+                <w:t xml:space="preserve">hal-00290164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsions courtes délivrées par un laser à fibre déclanché par un micromiroir déformable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabert Marc</w:t>
+                <w:t xml:space="preserve">Contrôle modal dans un laser à fibre multimodale basé sur le processus d'auto-imagerie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée "JNOG 2008"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340365v1</w:t>
+                <w:t xml:space="preserve">hal-00939941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber laser array passively phase locked in a ring cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Vérouillage en phase passif d'un réseau de 4 amplificateurs fibrés pour une recombinaison en champ lointain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19082,457 +19061,478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, San Jose, Californie, United States. Non spécifié</w:t>
+              <w:t xml:space="preserve">JNOG 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00290164v1</w:t>
+                <w:t xml:space="preserve">hal-00340361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle modal dans un laser à fibre multimodale basé sur le processus d'auto-imagerie.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+                <w:t xml:space="preserve">Impulsions courtes délivrées par un laser à fibre déclanché par un micromiroir déformable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée "JNOG 2008"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t>
+              <w:t xml:space="preserve">JNOG 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939941v1</w:t>
+                <w:t xml:space="preserve">hal-00340365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérouillage en phase passif d'un réseau de 4 amplificateurs fibrés pour une recombinaison en champ lointain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiber Laser architectures applied to coherent beam combining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">International Conference "Laser Optics 2008"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340361v1</w:t>
+                <w:t xml:space="preserve">hal-00738588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber Laser architectures applied to coherent beam combining</w:t>
+                <w:t xml:space="preserve">Laser architectures applied to coherent beam combining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Laser Optics 2008"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">International Conference "Laser Optics 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, St.Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738588v1</w:t>
+                <w:t xml:space="preserve">hal-00290166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source fibrée bleue impulsionnelle accordable en longueur d'onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19603,172 +19603,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of large and highly doped core microstructured fiber for single mode operation and high pump absorption</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Q-switched fiber laser based on deformable micro-electro-mechanical mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO 2006, Conference on Lasers Electro-optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Long Beach, USA, United States. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">, 2006, Long Beach, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023452v1</w:t>
+                <w:t xml:space="preserve">hal-00023412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre optique unimodale à gaine resonante combinant large cœur et fort niveau de dopage</w:t>
+                <w:t xml:space="preserve">Design of microstructured single-mode fiber combining large mode area and high rare earth ion concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
@@ -19791,706 +19795,706 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée, JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, METZ, France</w:t>
+              <w:t xml:space="preserve">OFC 2006, Optical Fiber Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Anaheim, Californie, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129319v1</w:t>
+                <w:t xml:space="preserve">hal-00023409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High repetition rate short pulse packet generation by coherent addition of two mode-locked fiber lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Sum-frequency generation from a dual-wavelength-fiber Q-switched laser using deformable micro-electro-mechanical mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lhermite</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO 2006, Conference on Lasers Electro-optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Long Beach, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023415v1</w:t>
+                <w:t xml:space="preserve">hal-00023413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of microstructured single-mode fiber combining large mode area and high rare earth ion concentration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Lavoute</w:t>
+                <w:t xml:space="preserve">Fiber laser co-phasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sabourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFC 2006, Optical Fiber Communication Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Anaheim, Californie, USA, United States</w:t>
+              <w:t xml:space="preserve">Laser Optics conference 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, St-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023409v1</w:t>
+                <w:t xml:space="preserve">hal-00128554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-switched fiber laser based on deformable micro-electro-mechanical mirror</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High repetition rate short pulse packet generation by coherent addition of two mode-locked fiber lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sabourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO 2006, Conference on Lasers Electro-optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Long Beach, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023412v1</w:t>
+                <w:t xml:space="preserve">hal-00023415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber laser co-phasing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fibre optique unimodale à gaine resonante combinant large cœur et fort niveau de dopage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Optics conference 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, St-Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée, JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128554v1</w:t>
+                <w:t xml:space="preserve">hal-00129319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-frequency generation from a dual-wavelength-fiber Q-switched laser using deformable micro-electro-mechanical mirror</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source fibrée haut débit pour la génération de trains et paquets d'impulsions brèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sabourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO 2006, Conference on Lasers Electro-optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Long Beach, USA, United States</w:t>
+              <w:t xml:space="preserve">25èmes Journées Nationales d'Otique Guidée -JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023413v1</w:t>
+                <w:t xml:space="preserve">hal-00129063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber laser co-phasing, Invited Conférence</w:t>
               </w:r>
@@ -20515,51 +20519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20720,756 +20724,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source fibrée haut débit pour la génération de trains et paquets d'impulsions brèves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Sabourdy</w:t>
+                <w:t xml:space="preserve">Coherent Combining in an Air Clad Yb Doped Dual Concentric Core Fiber Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Journées Nationales d'Otique Guidée -JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, METZ, France</w:t>
+              <w:t xml:space="preserve">CLEO 2006, Conference on Lasers Electro-optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Long Beach, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129063v1</w:t>
+                <w:t xml:space="preserve">hal-00023417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Combining in an Air Clad Yb Doped Dual Concentric Core Fiber Laser</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+                <w:t xml:space="preserve">Design of large and highly doped core microstructured fiber for single mode operation and high pump absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO 2006, Conference on Lasers Electro-optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Long Beach, USA, United States</w:t>
+              <w:t xml:space="preserve">, 2006, Long Beach, USA, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023417v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison cohérente dans un laser fibré à deux cœurs dopés Yb</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Boullet</w:t>
+                <w:t xml:space="preserve">Highly efficient external coherent combining of 975 nm single mode laser diodes in a fully fibe integrated interferometric device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Conference on Laser and Electro-Optic CLEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282895v1</w:t>
+                <w:t xml:space="preserve">hal-02469303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient external coherent combining of 975 nm single mode laser diodes in a fully fibe integrated interferometric device</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Kermène</w:t>
+                <w:t xml:space="preserve">Propagation properties of novel optical fibres ans applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and Electro-Optic CLEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Russian French Lasers Symposium (RFLS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469303v1</w:t>
+                <w:t xml:space="preserve">hal-01282909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation properties of novel optical fibres ans applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+                <w:t xml:space="preserve">Optimisation d'une fibre à deux cœurs concentriques dopés à l'erbium pour une application aux lasers de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johan Boullet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian French Lasers Symposium (RFLS 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Nice, France</w:t>
+              <w:t xml:space="preserve">24èmes Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, cha, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282909v1</w:t>
+                <w:t xml:space="preserve">hal-01282891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'une fibre à deux cœurs concentriques dopés à l'erbium pour une application aux lasers de puissance</w:t>
+                <w:t xml:space="preserve">Combinaison cohérente dans un laser fibré à deux cœurs dopés Yb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2005, cha, France</w:t>
+              <w:t xml:space="preserve">, Nov 2005, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282891v1</w:t>
+                <w:t xml:space="preserve">hal-01282895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent combining in an Yb doped double core fiber laser</w:t>
               </w:r>
@@ -21718,90 +21718,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent addition of Q-switched fiber lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lhermite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser and Electro-Optic CLEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21820,653 +21820,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modelling of Nonlinear ellipse Rotation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Power Scaling of Q-switched Fiber Lasers in a multi-arm resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sabourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flores-Arias M. T.</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence RIAO/OPTILAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Porlamar, Isla de Margarita, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469276v1</w:t>
+                <w:t xml:space="preserve">hal-02469263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Scaling of Q-switched Fiber Lasers in a multi-arm resonator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Sabourdy</w:t>
+                <w:t xml:space="preserve">Numerical Modelling of Nonlinear ellipse Rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flores-Arias M. T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flores-Arias M. T.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence RIAO/OPTILAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Porlamar, Isla de Margarita, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469263v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-locked operation of a pulsed Nd :YAG laser with polarization switching in SHG crystal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+                <w:t xml:space="preserve">Nanosecond OPO energy features improvement by spatio-temporal shaping of the pump beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid-State Laser, OSA Topical Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2000, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">Conference on Laser and Electro-Optic Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462844v1</w:t>
+                <w:t xml:space="preserve">hal-02462852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond OPO energy features improvement by spatio-temporal shaping of the pump beam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive mode-locking of a pulsed Nd :YAG laser using quadratic spatial solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bourliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and Electro-Optic Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Nice, France</w:t>
+              <w:t xml:space="preserve">Advanced Solid-State Laser, OSA Topical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2000, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462852v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive mode-locking of a pulsed Nd :YAG laser using quadratic spatial solitons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode-locked operation of a pulsed Nd :YAG laser with polarization switching in SHG crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid-State Laser, OSA Topical Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2000, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462835v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed OPO brightness improvement by means of intracavity spatial filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bourliaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22556,51 +22556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bourliaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22974,51 +22974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1800066. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -23079,64 +23079,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kabeya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 14 02378. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -23272,51 +23272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eucher Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23358,351 +23358,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et dispositif d'amplification d'un signal optique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédé et oscillateur laser pour la génération d'un faisceau laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sabourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : N° 10571107. 2010</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : 1004747. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637921v1</w:t>
+                <w:t xml:space="preserve">hal-00637929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavité laser à extraction centrale par polarisation pour couplage cohérent de faisceaux intracavité intenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : 1001963. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et oscillateur laser pour la génération d'un faisceau laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.E Montagne</w:t>
+                <w:t xml:space="preserve">Procédé et dispositif d'amplification d'un signal optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : 1004747. 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : N° 10571107. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637929v1</w:t>
+                <w:t xml:space="preserve">hal-00637921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -23990,51 +23990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Gharbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Vasko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Debord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerome" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.580998" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scherrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colman Buckley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20417314241310508" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gob&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Shpakovych" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Helbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3373689" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2024.104017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e20054" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Maulion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boju" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Armand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9040243" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boju" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Maulion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Saucourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ledortz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leventoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parriaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sidelnikov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.392081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321412v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deliancourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krupa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.001089" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321383v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.017311" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321349v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2019.2926859" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Florentin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.032638" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2018.2866681" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010682" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dupiol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.004783" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guenard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupiol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.022219" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kabeya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kermene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Benoist" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.013816" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2016.208" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285286v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.031059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2015.49" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216467v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouwmans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.025308" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.005406" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216446v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.005035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216458v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027448" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jeux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-2011/11/9/095003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108326v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sabourdy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201301.004563" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914878v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.013555" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quiquempois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.024769" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00787172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.022895" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725727v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-05042-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.028941" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.975692" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4689-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WW51Q1T4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002191" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688257v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri Kalashyan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhermite" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Suran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001635" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002907" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567530v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.004783" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637701v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4048-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z2FRTVN2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ceus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis del Rio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.10.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBFZ740H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00449547v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00450048v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gleyze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Bin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00450076v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.017694" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340226v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340179v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277860v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.022064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001734" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159306v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068915v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128525v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.01.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1SZC2J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127766v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507532v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.003936" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277864v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flores-Arias M. T." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ares J." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.11.049" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5HD2L43-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732130v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001962" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277993v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322060v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322057v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278005v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefort" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.11.000087" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322138v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vampouille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278014v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20020505" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278011v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278017v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Froehly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00125-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3J3PPSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278021v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tondusson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278025v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Grossard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00363-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42Z9PVLR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278032v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourliaguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mugnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00314-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DH5R65N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278037v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(98)00655-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15119B8CEF9C3EACF99A3318EA6B04736A0A8E4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278107v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Constantini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino de Angelis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.23.000424" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006928824052" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBH3BC1S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278129v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(96)00052-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D06A0F59DD5ADF8DCC70A5520720B7D0B0B2042C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278136v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001940" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278142v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249005v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993205" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278192v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(93)90496-R" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BF4B046B1F5BEF3BF494BE282A96BEEB8C49118/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278189v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278195v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saviot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.17.000859" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Saviot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227760v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Boussafa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thuy Hoang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042789" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781016v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surajit Bose" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227814v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thuy Hoang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245837v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001422" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541718v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307448v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raktim Haldar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232691" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308198v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Chaves" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541442v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Shpakovytch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226702045" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541484v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336053v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wabnitz Stefan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modotto Daniele" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477567v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wabnitz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Niang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336238v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deliancourt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520767v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leventoux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jossent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavoute" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2019.STh4L.2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477574v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906361v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW2H.5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906360v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW4H.3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906363v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW4H.1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906368v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh3C.3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906365v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh4G.3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477104v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477088v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102439v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;nard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bendahmane" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477073v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391511v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388783v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477065v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477034v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223696v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223689v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boscolo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193390" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01164576v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420119v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477025v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Patricia Ramirez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108316v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108311v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216551v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Ania-Castanon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2014.SoTh1B.3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923904v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914915v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eucher Montagne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914931v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476967v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914892v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725735v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911270v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725746v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751533v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725871v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725877v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476950v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725866v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaquelard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728026v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725874v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688424v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681896v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694564v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688384v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943011" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469880v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620645v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Givernaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620958v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476935v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622958v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622936v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621105v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620940v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622950v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715906v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715912v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00464457v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00464461v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457708v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745468v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290166v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340365v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290164v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939941v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340361v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738588v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159270v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Dudin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023452v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129319v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023415v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023409v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023412v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128554v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023413v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469486v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068909v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129063v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023417v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282895v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469303v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282909v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282891v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282879v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282901v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469298v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469276v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ares" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469263v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462844v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Louis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462852v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462835v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bourliaguet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453361v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447679v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Costantini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340329v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108334v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415240v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415247v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216635v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216645v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637921v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637912v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E Montagne" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637929v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339576v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Gharbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Vasko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Debord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerome" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.580998" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scherrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colman Buckley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20417314241310508" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gob&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Shpakovych" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Helbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3373689" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2024.104017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e20054" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Maulion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boju" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Armand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9040243" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boju" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Maulion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Saucourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ledortz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leventoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parriaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sidelnikov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.392081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321349v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2019.2926859" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321383v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deliancourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krupa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.017311" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Florentin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.032638" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.001089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906380v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010682" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906356v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2018.2866681" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guenard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupiol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.022219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kabeya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kermene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Benoist" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.013816" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dupiol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.004783" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2016.208" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouwmans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.025308" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120367v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.005406" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.005035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2015.49" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027448" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285286v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.031059" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jeux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-2011/11/9/095003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914878v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.013555" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sabourdy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201301.004563" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quiquempois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.024769" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00787172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.022895" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725727v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-05042-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.028941" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.975692" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002191" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri Kalashyan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhermite" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Suran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001635" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694555v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002907" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687636v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4689-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WW51Q1T4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567530v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.004783" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637701v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4048-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z2FRTVN2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ceus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis del Rio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.10.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBFZ740H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00450048v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gleyze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Bin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00450076v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auroux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.017694" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00449547v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340179v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340226v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277860v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.022064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001734" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159306v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068915v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128525v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.01.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1SZC2J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127766v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507532v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.003936" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001962" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277864v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flores-Arias M. T." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ares J." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.11.049" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5HD2L43-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322060v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277993v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278005v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefort" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.11.000087" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278014v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20020505" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322138v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vampouille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278011v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278017v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Froehly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00125-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3J3PPSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278021v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tondusson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278025v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Grossard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00363-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42Z9PVLR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278032v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourliaguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mugnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00314-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DH5R65N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278037v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(98)00655-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15119B8CEF9C3EACF99A3318EA6B04736A0A8E4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278047v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Constantini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino de Angelis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006928824052" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBH3BC1S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278107v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.23.000424" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278129v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(96)00052-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D06A0F59DD5ADF8DCC70A5520720B7D0B0B2042C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278136v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001940" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278142v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249005v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993205" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278192v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(93)90496-R" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BF4B046B1F5BEF3BF494BE282A96BEEB8C49118/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278189v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278195v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saviot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.17.000859" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Saviot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227760v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Boussafa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thuy Hoang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042789" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227814v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thuy Hoang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surajit Bose" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781016v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245837v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001422" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307448v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raktim Haldar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232691" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308198v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Chaves" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541718v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541442v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Shpakovytch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226702045" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541484v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477567v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wabnitz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Niang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modotto Daniele" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336238v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deliancourt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520767v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leventoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jossent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavoute" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2019.STh4L.2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336053v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wabnitz Stefan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477574v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906363v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW4H.1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906368v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh3C.3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906365v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh4G.3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906361v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW2H.5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906360v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW4H.3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477104v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477088v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102439v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;nard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bendahmane" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388783v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391511v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477065v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477034v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477073v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01164576v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223689v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boscolo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193390" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420119v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223696v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477025v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Patricia Ramirez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108311v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216551v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Ania-Castanon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2014.SoTh1B.3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108316v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923904v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914915v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eucher Montagne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914931v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476967v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914892v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751533v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725871v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911270v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725746v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725877v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725866v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaquelard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476950v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728026v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725874v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725735v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681896v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694564v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688384v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943011" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688424v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476935v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622958v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622936v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620958v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621105v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620940v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622950v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469880v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620645v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Givernaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715912v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715906v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00464457v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00464461v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457708v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745468v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290164v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939941v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340361v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340365v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738588v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290166v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159270v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Dudin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023412v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023409v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023413v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128554v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023415v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129319v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129063v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469486v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068909v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023417v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023452v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469303v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282909v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282891v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282895v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282879v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282901v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469298v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469263v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469276v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ares" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462852v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462835v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bourliaguet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Louis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462844v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453361v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447679v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Costantini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340329v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108334v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415240v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415247v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216635v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216645v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637929v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E Montagne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637912v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637921v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339576v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>