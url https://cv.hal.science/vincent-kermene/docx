--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -5043,319 +5043,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19 cores Yb-fiber laser with mode selection for improved beam brightness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+                <w:t xml:space="preserve">Widely tunable sum-frequency generation in PPLN waveguide pumped by a multi-wavelength Yb-doped fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ceus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis del Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-010-4048-0⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 283, pp.442-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637701v1</w:t>
+                <w:t xml:space="preserve">hal-00461044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widely tunable sum-frequency generation in PPLN waveguide pumped by a multi-wavelength Yb-doped fiber laser</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+                <w:t xml:space="preserve">19 cores Yb-fiber laser with mode selection for improved beam brightness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis del Rio</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 283, pp.442-446. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 100 (4), pp. 859.864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-010-4048-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461044v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a true single-shot 100 GHz bandwidth optical oscilloscope at 1053-1064 nm</w:t>
               </w:r>
@@ -16145,256 +16145,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers Ultra-longs pour sécuriser les systèmes de transmission par fibres optique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+                <w:t xml:space="preserve">Combinaison cohérente passive par association d'un filtrage a contraste de phase et de non linéarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32emes Journées Nationales d'Optique guidée - JNOG 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.Poster P34</w:t>
+              <w:t xml:space="preserve">JNOG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.166-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728026v1</w:t>
+                <w:t xml:space="preserve">hal-00725874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison cohérente passive par association d'un filtrage a contraste de phase et de non linéarités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+                <w:t xml:space="preserve">Lasers Ultra-longs pour sécuriser les systèmes de transmission par fibres optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.166-170</w:t>
+              <w:t xml:space="preserve">32emes Journées Nationales d'Optique guidée - JNOG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.Poster P34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725874v1</w:t>
+                <w:t xml:space="preserve">hal-00728026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled lasers and nonlinearity</w:t>
               </w:r>
@@ -17553,273 +17553,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam control in multiple core fiber lasers and amplifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">12 phase-locked fiber laser for power combining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Optics 2010</w:t>
+              <w:t xml:space="preserve">International Conference Laser Optics 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620940v1</w:t>
+                <w:t xml:space="preserve">hal-00622950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12 phase-locked fiber laser for power combining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Guillot</w:t>
+                <w:t xml:space="preserve">Beam control in multiple core fiber lasers and amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Suran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Laser Optics 2010</w:t>
+              <w:t xml:space="preserve">Laser Optics 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622950v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase−Locked Fiber Lasers For Power Combining</w:t>
               </w:r>
@@ -18524,273 +18524,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures pour la combinaison de lasers à fibre: continu et femtoseconde</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impulsions courtes délivrées par un laser à fibre déclenché par un micro-miroir déformable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG'09, 28èmes Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du GDR MNS (Micro- et nano- systèmes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457708v1</w:t>
+                <w:t xml:space="preserve">hal-00745468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsions courtes délivrées par un laser à fibre déclenché par un micro-miroir déformable</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Architectures pour la combinaison de lasers à fibre: continu et femtoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Suran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du GDR MNS (Micro- et nano- systèmes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Besançon, France</w:t>
+              <w:t xml:space="preserve">JNOG'09, 28èmes Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745468v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber laser array passively phase locked in a ring cavity</w:t>
               </w:r>
@@ -20474,277 +20474,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00129063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber laser co-phasing, Invited Conférence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+                <w:t xml:space="preserve">Tunable Laser in the Green, Red and Near IR by Frequency Mixing of a Dual Wavelength Er/Yb Co-Doped Fiber Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lavoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johan Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Optics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">CLEO 2006, Conference on Lasers Electro-optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Long Beach, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469486v1</w:t>
+                <w:t xml:space="preserve">hal-00068909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Laser in the Green, Red and Near IR by Frequency Mixing of a Dual Wavelength Er/Yb Co-Doped Fiber Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiber laser co-phasing, Invited Conférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sabourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Boullet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO 2006, Conference on Lasers Electro-optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Long Beach, USA, United States</w:t>
+              <w:t xml:space="preserve">Laser Optics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068909v1</w:t>
+                <w:t xml:space="preserve">hal-02469486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Combining in an Air Clad Yb Doped Dual Concentric Core Fiber Laser</w:t>
               </w:r>
@@ -23358,263 +23358,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et oscillateur laser pour la génération d'un faisceau laser</w:t>
+                <w:t xml:space="preserve">Cavité laser à extraction centrale par polarisation pour couplage cohérent de faisceaux intracavité intenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : 1004747. 2010</w:t>
+              <w:t xml:space="preserve">France, Patent n° : 1001963. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637929v1</w:t>
+                <w:t xml:space="preserve">hal-00637912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavité laser à extraction centrale par polarisation pour couplage cohérent de faisceaux intracavité intenses</w:t>
+                <w:t xml:space="preserve">Procédé et oscillateur laser pour la génération d'un faisceau laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sabourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : 1001963. 2010</w:t>
+              <w:t xml:space="preserve">France, Patent n° : 1004747. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637912v1</w:t>
+                <w:t xml:space="preserve">hal-00637929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif d'amplification d'un signal optique</w:t>
               </w:r>
@@ -23990,51 +23990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Gharbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Vasko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Debord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerome" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.580998" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scherrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colman Buckley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20417314241310508" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gob&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Shpakovych" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Helbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3373689" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2024.104017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e20054" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Maulion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boju" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Armand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9040243" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boju" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Maulion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Saucourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ledortz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leventoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parriaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sidelnikov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.392081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321349v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2019.2926859" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321383v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deliancourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krupa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.017311" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Florentin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.032638" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.001089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906380v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010682" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906356v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2018.2866681" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guenard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupiol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.022219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kabeya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kermene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Benoist" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.013816" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dupiol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.004783" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2016.208" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouwmans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.025308" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120367v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.005406" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.005035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2015.49" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027448" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285286v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.031059" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jeux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-2011/11/9/095003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914878v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.013555" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sabourdy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201301.004563" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quiquempois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.024769" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00787172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.022895" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725727v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-05042-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.028941" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.975692" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002191" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri Kalashyan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhermite" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Suran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001635" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694555v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002907" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687636v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4689-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WW51Q1T4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567530v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.004783" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637701v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4048-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z2FRTVN2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ceus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis del Rio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.10.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBFZ740H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00450048v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gleyze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Bin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00450076v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auroux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.017694" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00449547v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340179v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340226v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277860v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.022064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001734" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159306v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068915v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128525v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.01.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1SZC2J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127766v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507532v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.003936" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001962" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277864v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flores-Arias M. T." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ares J." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.11.049" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5HD2L43-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322060v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277993v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278005v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefort" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.11.000087" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278014v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20020505" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322138v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vampouille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278011v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278017v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Froehly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00125-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3J3PPSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278021v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tondusson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278025v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Grossard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00363-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42Z9PVLR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278032v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourliaguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mugnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00314-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DH5R65N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278037v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(98)00655-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15119B8CEF9C3EACF99A3318EA6B04736A0A8E4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278047v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Constantini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino de Angelis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006928824052" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBH3BC1S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278107v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.23.000424" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278129v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(96)00052-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D06A0F59DD5ADF8DCC70A5520720B7D0B0B2042C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278136v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001940" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278142v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249005v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993205" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278192v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(93)90496-R" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BF4B046B1F5BEF3BF494BE282A96BEEB8C49118/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278189v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278195v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saviot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.17.000859" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Saviot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227760v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Boussafa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thuy Hoang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042789" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227814v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thuy Hoang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surajit Bose" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781016v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245837v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001422" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307448v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raktim Haldar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232691" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308198v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Chaves" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541718v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541442v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Shpakovytch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226702045" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541484v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477567v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wabnitz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Niang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modotto Daniele" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336238v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deliancourt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520767v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leventoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jossent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavoute" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2019.STh4L.2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336053v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wabnitz Stefan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477574v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906363v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW4H.1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906368v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh3C.3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906365v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh4G.3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906361v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW2H.5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906360v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW4H.3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477104v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477088v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102439v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;nard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bendahmane" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388783v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391511v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477065v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477034v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477073v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01164576v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223689v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boscolo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193390" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420119v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223696v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477025v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Patricia Ramirez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108311v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216551v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Ania-Castanon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2014.SoTh1B.3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108316v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923904v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914915v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eucher Montagne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914931v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476967v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914892v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751533v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725871v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911270v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725746v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725877v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725866v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaquelard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476950v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728026v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725874v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725735v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681896v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694564v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688384v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943011" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688424v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476935v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622958v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622936v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620958v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621105v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620940v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622950v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469880v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620645v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Givernaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715912v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715906v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00464457v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00464461v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457708v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745468v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290164v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939941v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340361v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340365v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738588v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290166v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159270v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Dudin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023412v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023409v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023413v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128554v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023415v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129319v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129063v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469486v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068909v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023417v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023452v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469303v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282909v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282891v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282895v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282879v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282901v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469298v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469263v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469276v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ares" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462852v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462835v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bourliaguet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Louis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462844v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453361v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447679v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Costantini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340329v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108334v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415240v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415247v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216635v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216645v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637929v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E Montagne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637912v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637921v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339576v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Gharbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Vasko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Debord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerome" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.580998" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scherrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colman Buckley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20417314241310508" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gob&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Shpakovych" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Helbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3373689" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2024.104017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e20054" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Maulion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boju" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Armand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9040243" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boju" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Maulion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Saucourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ledortz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leventoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parriaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sidelnikov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.392081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321349v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2019.2926859" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321383v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deliancourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krupa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.017311" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Florentin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.032638" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.001089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906380v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010682" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906356v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2018.2866681" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guenard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupiol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.022219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kabeya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kermene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Benoist" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.013816" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dupiol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.004783" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2016.208" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouwmans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.025308" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120367v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.005406" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.005035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2015.49" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027448" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285286v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.031059" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jeux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-2011/11/9/095003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914878v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.013555" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sabourdy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201301.004563" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quiquempois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.024769" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00787172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.022895" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725727v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-05042-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.028941" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.975692" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002191" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri Kalashyan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhermite" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Suran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001635" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694555v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002907" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687636v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4689-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WW51Q1T4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567530v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.004783" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461044v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ceus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis del Rio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.10.012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBFZ740H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4048-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z2FRTVN2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00450048v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gleyze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Bin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00450076v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auroux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.017694" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00449547v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340179v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340226v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277860v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.022064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001734" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159306v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068915v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavoute" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128525v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.01.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1SZC2J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127766v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507532v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.003936" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001962" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277864v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flores-Arias M. T." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ares J." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.11.049" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5HD2L43-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322060v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01277993v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278005v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefort" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.11.000087" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278014v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20020505" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322138v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vampouille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278011v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278017v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Froehly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00125-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3J3PPSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278021v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tondusson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278025v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Grossard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00363-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42Z9PVLR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278032v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourliaguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mugnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00314-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DH5R65N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278037v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(98)00655-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15119B8CEF9C3EACF99A3318EA6B04736A0A8E4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278047v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Constantini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino de Angelis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006928824052" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBH3BC1S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278107v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.23.000424" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278129v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(96)00052-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D06A0F59DD5ADF8DCC70A5520720B7D0B0B2042C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278136v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001940" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278142v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249005v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993205" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278192v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(93)90496-R" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BF4B046B1F5BEF3BF494BE282A96BEEB8C49118/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278189v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278195v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saviot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.17.000859" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Saviot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227760v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Boussafa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thuy Hoang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042789" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227814v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thuy Hoang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surajit Bose" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781016v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245837v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001422" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307448v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raktim Haldar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232691" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308198v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Chaves" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541718v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541442v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Shpakovytch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226702045" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541484v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477567v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wabnitz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Niang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modotto Daniele" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336238v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deliancourt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520767v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leventoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jossent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavoute" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2019.STh4L.2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336053v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wabnitz Stefan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477574v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906363v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW4H.1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906368v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh3C.3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906365v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh4G.3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906361v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW2H.5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906360v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW4H.3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477104v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477088v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102439v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;nard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bendahmane" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388783v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01391511v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477065v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477034v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477073v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01164576v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223689v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boscolo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193390" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420119v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223696v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477025v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Patricia Ramirez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108311v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216551v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Ania-Castanon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2014.SoTh1B.3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108316v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923904v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914915v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eucher Montagne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914931v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476967v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914892v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751533v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725871v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911270v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725746v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725877v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725866v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaquelard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476950v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725874v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728026v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725735v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681896v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694564v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688384v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943011" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688424v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476935v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622958v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622936v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620958v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621105v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622950v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620940v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469880v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620645v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Givernaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715912v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715906v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00464457v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00464461v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745468v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00457708v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290164v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939941v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340361v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340365v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738588v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290166v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159270v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Dudin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023412v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023409v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023413v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128554v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023415v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129319v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129063v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068909v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469486v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023417v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023452v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469303v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282909v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282891v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282895v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282879v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282901v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469298v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469263v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469276v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ares" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462852v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462835v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bourliaguet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Louis" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462844v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453361v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447679v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Costantini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340329v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01108334v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415240v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415247v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216635v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216645v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637912v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E Montagne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637929v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637921v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339576v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>