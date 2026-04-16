--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -2511,485 +2511,485 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répétabilité des évaluations de qualité perçue d’anches simples testées dans différentes salles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de l'interaction anche-bec en condition statique pour différentes géométries de bec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Rosenzweig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari-Ann Raun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France. pp.589-593</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France. pp.1069-1070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052615v1</w:t>
+                <w:t xml:space="preserve">hal-05066086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'interaction anche-bec en condition statique pour différentes géométries de bec</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Répétabilité des évaluations de qualité perçue d’anches simples testées dans différentes salles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France. pp.1069-1070</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France. pp.589-593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066086v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research of perceptual descriptors discriminating clarinet reeds of identical stiffness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repeatability of perceptual assessments on single cane reeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde de Quarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterNoise 2024, the 53rd International Congress on Noise Control Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.2993-3000, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_3261⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.1733-1736, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681926v1</w:t>
+                <w:t xml:space="preserve">hal-04681532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeatability of perceptual assessments on single cane reeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research of perceptual descriptors discriminating clarinet reeds of identical stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterNoise 2024, the 53rd International Congress on Noise Control Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.1733-1736, </w:t>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.2993-3000, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_3065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681532v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between stiffness symmetry and perceived quality of clarinet cane reeds</w:t>
               </w:r>
@@ -4439,51 +4439,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of spatial audiovisual coherence on source unmasking - Preliminary discrimination test</w:t>
+                <w:t xml:space="preserve">Impact of spatial audiovisual coherence on source unmasking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Palacino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Paquier</w:t>
@@ -4514,97 +4514,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Changenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Corteel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">140th AES Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AES (Audio Engineering Society), Jun 2016, Paris, France. Convention Paper 9516</w:t>
+              <w:t xml:space="preserve">ICA2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. Paper ICA2016-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637166v1</w:t>
+                <w:t xml:space="preserve">hal-01363590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spatial audiovisual coherence on source unmasking</w:t>
+                <w:t xml:space="preserve">Assessment of the impact of spatial audiovisual coherence on source unmasking - Preliminary discrimination test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Palacino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Paquier</w:t>
@@ -4635,73 +4635,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Changenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Corteel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. Paper ICA2016-493</w:t>
+              <w:t xml:space="preserve">140th AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AES (Audio Engineering Society), Jun 2016, Paris, France. Convention Paper 9516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363590v1</w:t>
+                <w:t xml:space="preserve">hal-00637166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de différences interaurales de temps sur la sonie de sons purs en fonction de la fréquence</w:t>
               </w:r>
@@ -5545,239 +5545,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between auditory and visual distance cues in virtual reality applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Côté</w:t>
+                <w:t xml:space="preserve">Effects of headphone transfer function scattering on sound perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Devillers</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Jantzem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, New Paltz, NY, United States. pp.181-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASPAA.2011.6082317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606228v1</w:t>
+                <w:t xml:space="preserve">hal-00648705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of headphone transfer function scattering on sound perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between auditory and visual distance cues in virtual reality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brice Jantzem</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.1275-1280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASPAA.2011.6082317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00648705v1</w:t>
+                <w:t xml:space="preserve">hal-00606228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of subjective assessments obtained from listening tests through headphones and loudspeaker setups</w:t>
               </w:r>
@@ -6081,230 +6081,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does capsule quality matter? A comparison study between spherical microphone arrays using different types of omnidirectional capsules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simeon Delikaris-Manias</w:t>
+                <w:t xml:space="preserve">Perception sonore de la variabilité de positionnement d'un casque audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambisonics Symposium 2010, second International Symposium on Ambisonics and Spherical Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. pp.O9</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612849v1</w:t>
+                <w:t xml:space="preserve">hal-00542595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception sonore de la variabilité de positionnement d'un casque audio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does capsule quality matter? A comparison study between spherical microphone arrays using different types of omnidirectional capsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon Delikaris-Manias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Koehl</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ambisonics Symposium 2010, second International Symposium on Ambisonics and Spherical Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. pp.O9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542595v1</w:t>
+                <w:t xml:space="preserve">hal-00612849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic instrumental speech quality assessment in a super-wideband context</w:t>
               </w:r>
@@ -6621,230 +6621,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference units for the comparison of speech quality test results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of level setting on loudspeaker preference ratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Möller</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">126th AES Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AES (Audio Engineering Society), May 2009, Munich, Germany. Convention Paper 7784</w:t>
+              <w:t xml:space="preserve">, AES (Audio Engineering Society), May 2009, Munich, Germany. Convention Paper 7782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612884v1</w:t>
+                <w:t xml:space="preserve">hal-00612877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of level setting on loudspeaker preference ratings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reference units for the comparison of speech quality test results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Paquier</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gautier-Turbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Raake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Möller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">126th AES Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AES (Audio Engineering Society), May 2009, Munich, Germany. Convention Paper 7782</w:t>
+              <w:t xml:space="preserve">, AES (Audio Engineering Society), May 2009, Munich, Germany. Convention Paper 7784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612877v1</w:t>
+                <w:t xml:space="preserve">hal-00612884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loudspeaker sound quality: comparison of assessment procedures</w:t>
               </w:r>
@@ -8961,51 +8961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792444v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koehl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024050" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04176342v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Berthomieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02719-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03123566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.583690" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02294336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2019.0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000553" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hendrickx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Jantzem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.12.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devillers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.12.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01831974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Palacino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Changenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corteel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000476" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moign" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918991" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01225306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918909" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01238590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2015.77" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4937758" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.01.023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906262" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01091348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2014.0044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00842647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.06.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00690017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#246;ller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel W&#228;ltermann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.07.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00585433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918414" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00626704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/1.2402313" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2005.06.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05052615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05066086v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Rosenzweig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Ann Raun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3261" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04681532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde de Quarti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blondel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04193446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0229" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rappin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644473v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0082" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0218" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02277115v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01859692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconf.2018.978-1-942220-22-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01798662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garapon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Gael Bara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mignot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bigot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01781621v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01795054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Macherey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Nore&#241;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00637166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01363590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01304249v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01305693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00987424v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00986896v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00939977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2013.6732079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00724460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Delikaris-Manias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00742238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00742225v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00606228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00648705v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPAA.2011.6082317" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01327191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00606210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daniel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00606236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00612849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542595v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638340v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/PQS.2010-12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00612857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638170v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier-Turbin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00612884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00612877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933708" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00639490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00838685v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414822v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638293v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04067744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04309775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01813752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01536734v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01401234v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01326842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00763687v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414836v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838735v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00607564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005ISAL00102" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03626465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/13133/loudness-from-neuroscience-to-perception" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88971-994-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-03612942v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792444v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koehl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024050" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04176342v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Berthomieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02719-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03123566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.583690" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02294336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2019.0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000553" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hendrickx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Jantzem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.12.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devillers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.12.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01831974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Palacino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Changenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corteel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000476" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moign" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918991" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01225306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918909" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01238590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2015.77" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4937758" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.01.023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906262" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01091348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2014.0044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00842647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.06.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00690017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#246;ller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel W&#228;ltermann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.07.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00585433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918414" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00626704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/1.2402313" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2005.06.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05066086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Rosenzweig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Ann Raun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05052615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04681532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde de Quarti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blondel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3065" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3261" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04193446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0229" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rappin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644473v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0082" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0218" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02277115v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01859692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconf.2018.978-1-942220-22-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01798662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garapon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Gael Bara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mignot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bigot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01781621v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01795054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Macherey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Nore&#241;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01363590v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00637166v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01304249v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01305693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00987424v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00986896v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00939977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2013.6732079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00724460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Delikaris-Manias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00742238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00742225v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00648705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPAA.2011.6082317" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00606228v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01327191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00606210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daniel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00606236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542595v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00612849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638340v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/PQS.2010-12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00612857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638170v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier-Turbin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00612877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00612884v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933708" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00639490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00838685v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414822v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638293v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04067744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04309775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01813752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01536734v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01401234v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01326842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00763687v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414836v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838735v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00607564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005ISAL00102" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03626465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/13133/loudness-from-neuroscience-to-perception" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88971-994-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-03612942v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>