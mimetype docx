--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -1310,248 +1310,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiovisual spatial coherence for 2D and stereoscopic-3D movies</w:t>
+                <w:t xml:space="preserve">Ventriloquism effect with sound stimuli varying in both azimuth and elevation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Palacino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63 (11), pp.889-899. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138 (6), pp.3686-3697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17743/jaes.2015.77⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4937758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238590v1</w:t>
+                <w:t xml:space="preserve">hal-01246179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventriloquism effect with sound stimuli varying in both azimuth and elevation</w:t>
+                <w:t xml:space="preserve">Audiovisual spatial coherence for 2D and stereoscopic-3D movies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koehl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Palacino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 138 (6), pp.3686-3697. </w:t>
+              <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (11), pp.889-899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4937758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17743/jaes.2015.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246179v1</w:t>
+                <w:t xml:space="preserve">hal-01238590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminability of the placement of supra-aural and circumaural headphones</w:t>
               </w:r>
@@ -3990,247 +3990,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de la distance de sources sonores se rapprochant vs. s’éloignant de l’auditeur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sonie directionnelle de bruits en basses fréquences : influence du mode de restitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Paquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA '18 Le Havre, 14ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2018, Le Havre, France. pp.103-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798662v1</w:t>
+                <w:t xml:space="preserve">hal-01781621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonie directionnelle de bruits en basses fréquences : influence du mode de restitution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception de la distance de sources sonores se rapprochant vs. s’éloignant de l’auditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Paquier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan-Gael Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA '18 Le Havre, 14ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2018, Le Havre, France. pp.103-109</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781621v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation des niveaux sonores pour les lieux diffusant de la musique amplifiée : données expérimentales sur le danger des niveaux élevés, réglementation et problèmes engendrés en sonorisation</w:t>
               </w:r>
@@ -8961,51 +8961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792444v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koehl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024050" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04176342v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Berthomieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02719-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03123566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.583690" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02294336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2019.0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000553" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hendrickx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Jantzem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.12.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devillers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.12.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01831974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Palacino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Changenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corteel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000476" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moign" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918991" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01225306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918909" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01238590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2015.77" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4937758" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.01.023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906262" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01091348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2014.0044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00842647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.06.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00690017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#246;ller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel W&#228;ltermann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.07.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00585433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918414" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00626704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/1.2402313" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2005.06.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05066086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Rosenzweig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Ann Raun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05052615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04681532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde de Quarti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blondel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3065" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3261" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04193446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0229" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rappin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644473v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0082" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0218" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02277115v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01859692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconf.2018.978-1-942220-22-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01798662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garapon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Gael Bara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mignot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bigot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01781621v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01795054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Macherey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Nore&#241;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01363590v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00637166v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01304249v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01305693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00987424v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00986896v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00939977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2013.6732079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00724460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Delikaris-Manias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00742238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00742225v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00648705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPAA.2011.6082317" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00606228v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01327191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00606210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daniel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00606236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542595v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00612849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638340v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/PQS.2010-12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00612857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638170v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier-Turbin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00612877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00612884v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933708" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00639490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00838685v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414822v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638293v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04067744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04309775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01813752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01536734v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01401234v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01326842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00763687v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414836v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838735v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00607564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005ISAL00102" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03626465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/13133/loudness-from-neuroscience-to-perception" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88971-994-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-03612942v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792444v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koehl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024050" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04176342v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Berthomieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02719-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03123566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.583690" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02294336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2019.0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000553" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hendrickx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Jantzem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.12.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devillers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.12.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01831974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Palacino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Changenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corteel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000476" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moign" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918991" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01225306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918909" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4937758" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01238590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2015.77" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.01.023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906262" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01091348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2014.0044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00842647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.06.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00690017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#246;ller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel W&#228;ltermann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00617477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.07.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00585433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918414" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00626704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/1.2402313" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2005.06.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05066086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Rosenzweig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Ann Raun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05052615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04681532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde de Quarti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blondel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3065" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3261" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04193446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0229" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rappin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644473v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0082" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0218" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02277115v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01859692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/aesconf.2018.978-1-942220-22-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01781621v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01798662v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garapon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Gael Bara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mignot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bigot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01795054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Macherey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Nore&#241;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01363590v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00637166v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01304249v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01305693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00987424v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00986896v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00939977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2013.6732079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00724460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Delikaris-Manias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00742238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00742225v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00648705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPAA.2011.6082317" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00606228v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01327191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00606210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daniel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00606236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542595v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00612849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638340v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/PQS.2010-12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00612857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638170v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier-Turbin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00612877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00612884v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2933708" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414867v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00639490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00838685v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414822v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638293v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04067744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04309775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01813752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01536734v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01401234v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01326842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00763687v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414836v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838735v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00607564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005ISAL00102" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03626465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/13133/loudness-from-neuroscience-to-perception" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88971-994-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-03612942v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>